--- v0 (2026-01-21)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10213809</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.11646/zootaxa.4808.2.11</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Type designations for fireflies (Coleoptera: Lampyridae) of the Biologia Centrali Americana Gorham, 1881 housed in the Natural History Museum, London&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>MARTIN, GAVIN J.; POWELL, GARETH S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-02T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Zootaxa</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4808</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>384 to 392</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1175-5326</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Biologia Centrali Americana (B.C.A.) is comprised of eight volumes that deal specifically with Coleoptera. These volumes were split into 18 parts and were published between 1879 and 1911. The family Lampyridae was treated in two parts, the main text (1881) with a supplement (1884). Within volume three, part 2, Gorham lists ~90 species in 14 genera, not including the Phengodini subfamily. Of these, Gorham provided original descriptions for 37 species. During recent research visits (2018 and 2020) the authors were able to study material pertinent to the B.C.A. We were able to confidently designate holotypes, lectotypes, and paralectotypes following ICZN articles 73.1 and 74.1 within these species. Two species described by Gorham (1881) are not treated here. Phaenolis nirgricollis was located with a single specimen, already designate as the holotype. Two female syntypes of Photinus consanguineous were located, however Oliver (1907) synonymized these females with Photinus pyralis. These designations contribute to a larger taxonomic effort to stabilize the nomenclature of this group. The species described in the supplement will be treated in a future work. Subfamilies are listed according to Martin et al. (2019) and genera/species within each subfamily are listed according to the order in Gorham (1881).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1655981</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>