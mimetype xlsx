--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10213810</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Additional type designations for fireflies (Coleoptera: Lampyridae) of the Biologia Centrali Americana housed in the Natural History Museum, London</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Martin, Gavin J; Saxton, Natalie A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Insecta mundi</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>0806</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1–10</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1942-1362</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Firefly (Coleoptera: Lampyridae) taxonomy has undergone numerous changes over the past 100 years. In order to help provide stability to the group, types for several of the Lampyridae of the Biologia Centrali Americana were determined or designated in early 2019. Here we provide treatments for the remaining Lampyridae and determine the holotype specimens for four species and designate lectotype specimens for 33 species.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1655981</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>