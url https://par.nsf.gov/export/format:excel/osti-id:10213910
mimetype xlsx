--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10213910</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.2196/19769</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Simulated Graphical Interface for Integrating Patient-Generated Health Data From Smartwatches With Electronic Health Records: Usability Study</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Alpert, Jordan M; Kota, Naga S; Ranka, Sanjay; Mendoza, Tonatiuh V; Solberg, Laurence M; Rashidi, Parisa; Manini, Todd M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>JMIR Human Factors</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e19769</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2292-9495</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Background              Wearable technology, such as smartwatches, can capture valuable patient-generated data and help inform patient care. Electronic health records provide logical and practical platforms for including such data, but it is necessary to evaluate the way the data are presented and visualized.                                      Objective              The aim of this study is to evaluate a graphical interface that displays patients’ health data from smartwatches, mimicking the integration within the environment of electronic health records.                                      Methods              A total of 12 health care professionals evaluated a simulated interface using a usability scale questionnaire, testing the clarity of the interface, colors, usefulness of information, navigation, and readability of text.                                      Results              The interface was positively received, with 14 out of the 16 questions generating a score of 5 or greater among at least 75% of participants (9/12). On an 8-point Likert scale, the highest rated features of the interface were quick turnaround times (mean score 7.1), readability of the text (mean score 6.8), and use of terminology/abbreviations (mean score 6.75).                                      Conclusions              Collaborating with health care professionals to develop and refine a graphical interface for visualizing patients’ health data from smartwatches revealed that the key elements of the interface were acceptable. The implementation of such data from smartwatches and other mobile devices within electronic health records should consider the opinions of key stakeholders as the development of this platform progresses.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1750192</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>