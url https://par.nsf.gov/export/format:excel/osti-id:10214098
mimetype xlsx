--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10214098</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1186/s42408-021-00092-6</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Revitalized Karuk and Yurok cultural burning to enhance California hazelnut for basketweaving in northwestern California, USA</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Marks-Block, Tony; Lake, Frank K.; Bliege Bird, Rebecca; Curran, Lisa M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Fire Ecology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1933-9747</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Resumen                          Antecedentes                              Las tribus Karuk y Yurok del noroeste de California, EEUU, están revitalizando la práctica cultural de quemas, que es el uso del fuego prescripto para aumentar las especies culturalmente importantes. Estas quemas culturales son críticas para sustentar la vida de los pueblos indígenas, y fueron sumamente extendidas antes del establecimiento de las políticas de exclusión del fuego. Uno de los principales objetivos de las quemas culturales es aumentar la producción de tallos del avellano de California (                Corylus cornuta                Marsh var.                californica                ) que es usado para la construcción de cestos por los fabricantes de cestos (cesteros) de las tribus Karuk y Yurok. Para evaluar las quemas culturales como una forma de ingeniería ecosistémica, monitoreamos la producción de cestos realizados con tallos de avellano, la calidad y densidad de esos tallos, en 48 parcelas (400 m                2                ) dentro de dos quemas prescriptas y en 19 lugares con quemas culturales. Las variables socio-ecológicas que fueron analizadas incluyeron la frecuencia de quemas, la estación de quemas, el área basal (≥10 cm de diámetro a la altura del pecho) de árboles del dosel superior, el ramoneo por ungulados, y la exposición. Observamos asimismo el lugar de colección de los tallos para comparar distancias recorridas, tasas de recolección, y las preferencias de quienes fabrican los cestos a través de sitios con diferentes historias de fuego y tenencia de la tierra.                                                    Resultados                              Una estación luego del fuego, los arbustos de avellano de California produjeron un incremento de 13 veces la producción de tallos factibles de ser usados en cestería comparados con arbustos creciendo al menos tres estaciones post fuego (                P                &lt; 0.0001). La producción y el largo de los tallos desarrollaron relaciones negativas con el área basal de árboles del dosel superior (                P                &lt; 0.01) y el ramoneo de ungulados (                P                &lt; 0.0001). Las parcelas quemadas a alta frecuencia (al menos tres eventos de fuego de 1989 a 2019) tuvieron 1,86 veces más arbustos de avellano que aquellas parcelas que experimentaron menos de tres eventos de fuego (                P                &lt; 0.0001), y fueron todos ubicados en la reservación de Yurok, donde la tenencia de la tierra por parte de la comunidad indígena es comparativamente más fuerte. Los fabricantes de cestos viajaron distancias 3,8 veces más largas para alcanzar lugares quemados por fuegos naturales comparados con aquellos que fueron sujetos a quemas cultuales prescriptas (                P                &lt; 0.01). En los sitios quemados por prácticas culturales, por incendios naturales u aquellos lugares excluidos de fuegos, el tiempo promedio de recolección fue de 4,9, 1,6, y 0.5 tallos por minuto por individuo, respectivamente.                                                    Conclusiones                              Los regímenes de quemas culturales por parte de las tribus Karuk y Yurok con altas frecuencias de quema (                e,g,                de tres a cinco años), promueven una alta densidad de arbustos de avellano e incrementan la producción de tallos para cestería. Esto mejora la eficiencia en la recolección y reduce los costos del viaje, lo que ayuda a la revitalización de una práctica cultural vital. Nuestros hallazgos proveen evidencias positivas de ingeniería ecosistémica humana, y muestran que el incremento de la soberanía tribal sobre el manejo de fuego mejora las condiciones de bienestar socio-económico, mientras que al mismo tiempo aportan a la estructura y el funcionamiento del ecosistema.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1657569</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>