--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10215055</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/RDC.2020.28</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>RADIOCARBON RESERVOIR AGES IN THE HOLOCENE DEAD SEA</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weber, Nurit; Lazar, Boaz; Stern, Ofra; Burr, George; Gavrieli, Ittai; Roberts, Mark; Kurz, Mark D; Yechieli, Yoseph; Stein, Mordechai</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Radiocarbon</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1453 to 1473</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0033-8222</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT                          The sources and fate of radiocarbon (              14              C) in the Dead Sea hypersaline solution are evaluated with              14              C measurements in organic debris and primary aragonite collected from exposures of the Holocene Ze’elim Formation. The reservoir age (RA) is defined as the difference between the radiocarbon age of the aragonite at time of its precipitation (representing lakeʼs dissolved inorganic carbon [DIC]) and the age of contemporaneous organic debris (representing atmospheric radiocarbon). Evaluation of the data for the past 6000 yr from Dead Sea sediments reveal that the lakeʼs RA decreased from 2890 yr at 6 cal kyr BP to 2300 yr at present. The RA lies at ~2400 yr during the past 3000 yr, when the lake was characterized by continuous deposition of primary aragonite, which implies a continuous supply of freshwater-bicarbonate into the lake. This process reflects the overall stability of the hydrological-climate conditions in the lakeʼs watershed during the late Holocene where bicarbonate originated from dissolution of the surface cover in the watershed that was transported to the Dead Sea by the freshwater runoff. An excellent correlation (R              2              =0.98) exists between aragonite ages and contemporaneous organic debris, allowing the estimation of ages of various primary deposits where organic debris are not available.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1755125</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>