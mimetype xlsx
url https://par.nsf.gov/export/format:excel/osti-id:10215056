--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10215056</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/qua.2020.12</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Minimum limiting deglacial ages for the out-of-phase Saginaw Lobe of the Laurentide Ice Sheet using optically stimulated luminescence (OSL) and radiocarbon methods</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fisher, Timothy G.; Dziekan, Mitchell R.; McDonald, Jennifer; Lepper, Kenneth; Loope, Henry M.; McCarthy, Francine M.G.; Curry, B. Brandon</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Quaternary Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>71 to 87</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0033-5894</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Twenty-four new optically stimulated luminescence (OSL) and radiocarbon ages from sediment cores in nine lakes associated with the Shipshewana and Sturgis moraines in northern Indiana and southern Michigan estimate when recession of the Saginaw Lobe of the Laurentide Ice Sheet was underway in the southern Great Lakes region, USA. Average OSL ages of 23.4 ± 2.2 ka for the Shipshewana Moraine and 19.7 ± 2.2 ka for the Sturgis Moraine are considered minimum limiting deglacial ages for these recessional moraines. The much younger radiocarbon ages are consistent with other regional radiocarbon ages from lakes, and record climate amelioration around ~16.5 cal ka BP. Early recession of the interlobate Saginaw Lobe was well underway by 23.4 ± 2.2 ka, when the adjacent Lake Michigan and Huron-Erie lobes were a few hundred kilometers farther south and near their maximum southerly limits. The results provide the first time constraints when sediment from the Lake Michigan and Huron-Erie lobes began filling the accommodation space left by the Saginaw Lobe. The difference between the oldest radiocarbon and OSL age is 7400 yr for the Shipshewana Moraine and 3400 yr for the Sturgis Moraine.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1755125</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>