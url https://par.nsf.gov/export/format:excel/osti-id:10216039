--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10216039</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Aurora kinase inhibitors delay regeneration in Stentor coeruleus at an intermediate step</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Athena Lin, Diana Summers</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Matters select</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2297-9239</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The giant unicellular ciliate Stentor coeruleus can be cut into pieces and each piece will regenerate into a healthy, full-sized individual. The molecular mechanism for how Stentor regenerates is a complete mystery, however, the process of regeneration shows striking similarities to the process of cell division. On a morphological level, the process of creating a second mouth in a division or a new oral apparatus in regeneration have the same steps and occur in the same order. On the transcriptional level, genes encoding elements of the cell division and cell cycle regulatory machinery, including Aurora kinases, are differentially expressed during regeneration. This suggests that there may be some common regulatory mechanisms involved in both regeneration and cell division. If the cell cycle machinery really does play a role in regeneration, then inhibition of proteins that regulate the timing of cell division may also affect the timing of regeneration in Stentor. Here we show that two well-characterized Aurora kinase A+B inhibitors that affect the timing of oral apparatus regeneration. ZM447439 slows down the regeneration of the oral apparatus by at least one hour. PF03814735 completely suppresses the regeneration of the oral apparatus until the drug is removed. Here we provide the first direct experimental evidence that Stentor may harness the cell division machinery to regulate the sequential process of regeneration.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1938109</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>