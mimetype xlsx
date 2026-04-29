--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10216519</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/iob/obaa049</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Predator–Prey Interactions Examined Using Lionfish Spine Puncture Performance</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Galloway, K A; Porter, M E</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Integrative Organismal Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2517-4843</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Synopsis            Puncture mechanics can be studied in the context of predator–prey interactions and provide bioinspiration for puncture tools and puncture-resistant materials. Lionfish have a passive puncture system where venomous spines (dorsal, anal, and pelvic), the tool, may embed into a predator’s skin, the target material, during an encounter. To examine predator–prey interactions, we quantified the puncture performance of red lionfish, Pterois volitans, spines in buccal skin from two potential predators and porcine skin, a biological model for human skin. We punctured dorsal, anal, and pelvic lionfish spines into three regions of buccal skin from the black grouper (Mycteroperca bonaci) and the blacktip shark (Carcharhinus limbatus), and we examined spine macro-damage (visible without a microscope) post puncture. Lionfish spines were more effective, based on lower forces measured and less damage incurred, at puncturing buccal skin of groupers compared to sharks. Anal and dorsal spines incurred the most macro-damage during successful fish skin puncture trials, while pelvic spines did not incur any macro-damage. Lionfish spines were not damaged during porcine skin testing. Anal spines required the highest forces, while pelvic spines required intermediate forces to puncture fish skin. Dorsal spines required the lowest forces to puncture fish skins, but often incurred macro-damage of bent tips. All spine regions required similar forces to puncture porcine skin. These data suggest that lionfish spines may be more effective at puncturing humans such as divers than potential fish predators. These results emphasize that puncture performance is ultimately determined by both the puncture tool and target material choice. Lionfish puncture performance varies among spine region, when taking into account both the puncture force and damage sustained by the spine.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1941713</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>