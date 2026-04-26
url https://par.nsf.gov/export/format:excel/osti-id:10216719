--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10216719</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/acp-21-3427-2021</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Measurement report: Cloud processes and the transport of biological emissions affect southern ocean particle and cloud condensation nuclei concentrations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sanchez, Kevin J.; Roberts, Gregory C.; Saliba, Georges; Russell, Lynn M.; Twohy, Cynthia; Reeves, Michael J.; Humphries, Ruhi S.; Keywood, Melita D.; Ward, Jason P.; McRobert, Ian M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Atmospheric Chemistry and Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3427 to 3446</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1680-7324</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. Long-range transport of biogenic emissions from the coastof Antarctica, precipitation scavenging, and cloud processing are the mainprocesses that influence the observed variability in Southern Ocean (SO)marine boundary layer (MBL) condensation nuclei (CN) and cloud condensationnuclei (CCN) concentrations during the austral summer. Airborne particlemeasurements on the HIAPER GV from north–south transects between Hobart,Tasmania, and 62∘ S during the Southern Ocean Clouds, RadiationAerosol Transport Experimental Study (SOCRATES) were separated into fourregimes comprising combinations of high and low concentrations of CCN andCN. In 5 d HYSPLIT back trajectories, air parcels with elevated CCNconcentrations were almost always shown to have crossed the Antarctic coast,a location with elevated phytoplankton emissions relative to the rest of theSO in the region south of Australia. The presence of high CCN concentrationswas also consistent with high cloud fractions over their trajectory,suggesting there was substantial growth of biogenically formed particlesthrough cloud processing. Cases with low cloud fraction, due to the presenceof cumulus clouds, had high CN concentrations, consistent with previouslyreported new particle formation in cumulus outflow regions. Measurementsassociated with elevated precipitation during the previous 1.5 d of theirtrajectory had low CCN concentrations indicating CCN were effectivelyscavenged by precipitation. A coarse-mode fitting algorithm was used todetermine the primary marine aerosol (PMA) contribution, which accounted for&lt;20 % of CCN (at 0.3 % supersaturation) and cloud dropletnumber concentrations. Vertical profiles of CN and large particleconcentrations (Dp&gt;0.07 µm) indicated that particleformation occurs more frequently above the MBL; however, the growth ofrecently formed particles typically occurs in the MBL, consistent with cloudprocessing and the condensation of volatile compound oxidation products. CCN measurements on the R/V Investigator as part of the second Clouds, Aerosols,Precipitation, Radiation and atmospheric Composition Over the southeRn Ocean(CAPRICORN-2) campaign were also conducted during the same period as theSOCRATES study. The R/V Investigator observed elevated CCN concentrations near Australia,likely due to continental and coastal biogenic emissions. The Antarcticcoastal source of CCN from the south, CCN sources from the midlatitudes, andenhanced precipitation sink in the cyclonic circulation between the Ferreland polar cells (around 60∘ S) create opposing latitudinalgradients in the CCN concentration with an observed minimum in the SObetween 55 and 60∘ S. The SOCRATES airbornemeasurements are not influenced by Australian continental emissions butstill show evidence of elevated CCN concentrations to the south of60∘ S, consistent with biogenic coastal emissions. In addition, alatitudinal gradient in the particle composition, south of the Australianand Tasmanian coasts, is apparent in aerosol hygroscopicity derived from CCNspectra and aerosol particle size distribution. The particles are morehygroscopic to the north, consistent with a greater fraction of sea saltfrom PMA, and less hygroscopic to the south as there is more sulfate andorganic particles originating from biogenic sources in coastal Antarctica.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1660509; 1660374</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>