--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10217104</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.aquatox.2020.105405</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>It’s all about the fluxes: Temperature influences ion transport and toxicity in aquatic insects</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Orr, S; Buchwalter, D</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Aquatic toxicology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>221</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>105405</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1879-1514</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Many freshwater ecosystems are becoming saltier and/or warmer, but our understanding of how these factors interact and affect the physiology and life history outcomes of most aquatic species remain unknown. We hypothesize that temperature modulates ion transport rates. Since ion transport is energetically expensive, increases in salinity and/or temperature may influence ion flux rates and ultimately, organismal performance. Radiotracer (22Na+, 35SO4−2, and 45Ca2+) experiments with lab-reared mayflies (N. triangulifer) and other field-collected insects showed that increasing temperature generally increased ion transport rates. For example, increasing temperature from 15 °C to 25 °C, increased 22Na+ uptake rates by two-fold (p &lt; 0.0001) and 35SO4−2 uptake rates by four-fold (p &lt; 0.0001) in the caddisfly, Hydropsyche sparna. Smaller changes in 22Na+ and 35SO4−2 uptake rates were observed in the mayflies, Isonychia sayi and Maccaffertium sp., suggesting species-specific differences in the thermal sensitivity of ion transport. Finally, we demonstrated that the toxicity of SO4 was influenced by temperature profoundly in a 96-h bioassay. Under the saltiest conditions (1500 mg L−1 SO4), mayfly survival was 78 % at 15 °C, but only 44 % at 25 °C (p &lt; 0.0036). Conceivably, the energetic cost of osmoregulation in warmer, saltier environments may cause significant major ion toxicity in certain freshwater insects.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1754884</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>