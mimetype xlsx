--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10217768</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/gbe/evaa147</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>SIGAR: Inferring Features of Genome Architecture and DNA Rearrangements by Split-Read Mapping</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Feng, Yi; Beh, Leslie Y; Chang, Wei-Jen; Landweber, Laura F</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Zufall, Rebecca</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Genome Biology and Evolution</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1711 to 1718</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1759-6653</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Ciliates are microbial eukaryotes with distinct somatic and germline genomes. Postzygotic development involves extensive remodeling of the germline genome to form somatic chromosomes. Ciliates therefore offer a valuable model for studying the architecture and evolution of programed genome rearrangements. Current studies usually focus on a few model species, where rearrangement features are annotated by aligning reference germline and somatic genomes. Although many high-quality somatic genomes have been assembled, a high-quality germline genome assembly is difficult to obtain due to its smaller DNA content and abundance of repetitive sequences. To overcome these hurdles, we propose a new pipeline, SIGAR (Split-read Inference of Genome Architecture and Rearrangements) to infer germline genome architecture and rearrangement features without a germline genome assembly, requiring only short DNA sequencing reads. As a proof of principle, 93% of rearrangement junctions identified by SIGAR in the ciliate Oxytricha trifallax were validated by the existing germline assembly. We then applied SIGAR to six diverse ciliate species without germline genome assemblies, including Ichthyophthirius multifilii, a fish pathogen. Despite the high level of somatic DNA contamination in each sample, SIGAR successfully inferred rearrangement junctions, short eliminated sequences, and potential scrambled genes in each species. This pipeline enables pilot surveys or exploration of DNA rearrangements in species with limited DNA material access, thereby providing new insights into the evolution of chromosome rearrangements.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1759906; 1764366</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>