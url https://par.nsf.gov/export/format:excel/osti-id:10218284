--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10218284</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1186/s42523-021-00086-4</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Fish predation on corals promotes the dispersal of coral symbionts</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Grupstra, Carsten G.; Rabbitt, Kristen M.; Howe-Kerr, Lauren I.; Correa, Adrienne M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Animal Microbiome</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2524-4671</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Background              The microbiomes of foundation (habitat-forming) species such as corals and sponges underpin the biodiversity, productivity, and stability of ecosystems. Consumers shape communities of foundation species through trophic interactions, but the role of consumers in dispersing the microbiomes of such species is rarely examined. For example, stony corals rely on a nutritional symbiosis with single-celled endosymbiotic dinoflagellates (family Symbiodiniaceae) to construct reefs. Most corals acquire Symbiodiniaceae from the environment, but the processes that make Symbiodiniaceae available for uptake are not resolved. Here, we provide the first comprehensive, reef-scale demonstration that predation by diverse coral-eating (corallivorous) fish species promotes the dispersal of Symbiodiniaceae, based on symbiont cell densities and community compositions from the feces of four obligate corallivores, three facultative corallivores, two grazer/detritivores as well as samples of reef sediment and water.                                      Results                              Obligate corallivore feces are environmental hotspots of Symbiodiniaceae cells: live symbiont cell concentrations in such feces are 5–7 orders of magnitude higher than sediment and water environmental reservoirs. Symbiodiniaceae community compositions in the feces of obligate corallivores are similar to those in two locally abundant coral genera (                Pocillopora                and                Porites                ), but differ from Symbiodiniaceae communities in the feces of facultative corallivores and grazer/detritivores as well as sediment and water. Combining our data on live Symbiodiniaceae cell densities in feces with in situ observations of fish, we estimate that some obligate corallivorous fish species release over 100 million Symbiodiniaceae cells per 100 m                2                of reef per day. Released corallivore feces came in direct contact with coral colonies in the fore reef zone following 91% of observed egestion events, providing a potential mechanism for the transfer of live Symbiodiniaceae cells among coral colonies.                                                    Conclusions              Taken together, our findings show that fish predation on corals may support the maintenance of coral cover on reefs in an unexpected way: through the dispersal of beneficial coral symbionts in corallivore feces. Few studies examine the processes that make symbionts available to foundation species, or how environmental reservoirs of such symbionts are replenished. This work sets the stage for parallel studies of consumer-mediated microbiome dispersal and assembly in other sessile, habitat-forming species.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1635798; 1637396</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>