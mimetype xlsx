--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10218853</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s11257-020-09284-2</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Exploring author gender in book rating and recommendation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ekstrand, Michael D.; Kluver, Daniel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>User Modeling and User-Adapted Interaction</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0924-1868</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Collaborative filtering algorithms find useful patterns in rating and consumption data and exploit these patterns to guide users to good items. Many of these patterns reflect important real-world phenomena driving interactions between the various users and items; other patterns may be irrelevant or reflect undesired discrimination, such as discrimination in publishing or purchasing against authors who are women or ethnic minorities. In this work, we examine the response of collaborative filtering recommender algorithms to the distribution of their input data with respect to one dimension of social concern, namely content creator gender. Using publicly available book ratings data, we measure the distribution of the genders of the authors of books in user rating profiles and recommendation lists produced from this data. We find that common collaborative filtering algorithms tend to propagate at least some of each user’s tendency to rate or read male or female authors into their resulting recommendations, although they differ in both the strength of this propagation and the variance in the gender balance of the recommendation lists they produce. The data, experimental design, and statistical methods are designed to be reusable for studying potentially discriminatory social dimensions of recommendations in other domains and settings as well.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1751278</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>