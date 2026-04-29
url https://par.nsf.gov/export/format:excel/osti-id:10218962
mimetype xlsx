--- v0 (2026-01-21)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10218962</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.2166/wh.2020.065</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Extended-spectrum beta-lactamase (ESBL)-positive Escherichia coli presence in urban aquatic environments in Kanpur, India</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Johnson, Ann; Ginn, Olivia; Bivins, Aaron; Rocha-Melogno, Lucas; Tripathi, Sachchida Nand; Brown, Joe</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-09-08T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Water and Health</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>849 to 854</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1477-8920</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            In India, high rates of antibiotic consumption and poor sanitation infrastructure combine to pose a significant risk to the public through the environmental transmission of antimicrobial resistance (AMR). The WHO has declared extended-spectrum beta-lactamase (ESBL)-positive Escherichia coli a key indicator for the surveillance of AMR worldwide. In the current study, we measured the prevalence of AMR bacteria in an urban aquatic environment in India by detecting metabolically active ESBL-positive E. coli. Water samples were collected in duplicate from 16 representative environmental water sources including open canals, drains, and rivers around Kanpur, Uttar Pradesh. We detected culturable E. coli in environmental water at 11 (69%) of the sites. Out of the 11 sites that were positive for culturable E. coli, ESBL-producing E. coli was observed at 7 (64%). The prevalence of ESBL-producing E. coli detected in the urban aquatic environment suggests a threat of AMR bacteria to this region.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1653226; 2135783</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>