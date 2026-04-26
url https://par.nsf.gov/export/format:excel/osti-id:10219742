--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10219742</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/MSEC2020-8433</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Thermal Modeling in Metal Additive Manufacturing Using Graph Theory: Experimental Validation With In-Situ Infrared Thermography Data From Laser Powder Bed Fusion</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yavari, Reza; Williams, Richard; Cole, Kevin; Hooper, Paul; Rao, Prahalad</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-09-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASME Manufacturing Science and Engineering Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The objective of this work is to provide experimental validation of the graph theory approach for predicting the thermal history in additively manufactured parts that was recently published in the ASME transactions. In the present paper the graph theory approach is validated with in-situ infrared thermography data in the context of the laser powder bed fusion (LPBF) additive manufacturing process. We realize this objective through the following three tasks. First, two types of test parts (stainless steel) are made in two corresponding build cycles on a Renishaw AM250 LPBF machine. The intent of both builds is to influence the thermal history of the part by changing the cooling time between melting of successive layers, called interlayer cooling time. Second, layer-wise thermal images of the top surface of the part are acquired using an in-situ a priori calibrated infrared camera. Third, the thermal imaging data obtained during the two builds were used to validate the graph theory-predicted surface temperature trends. Furthermore, the surface temperature trends predicted using graph theory are compared with results from finite element analysis. As an example, for one the builds, the graph theory approach accurately predicted the surface temperature trends to within 6% mean absolute percentage error, and approximately 14 Kelvin root mean squared error of the experimental data. Moreover, using the graph theory approach the temperature trends were predicted in less than 26 minutes which is well within the actual build time of 171 minutes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1752069; 2309483</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>