--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10220019</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A finite horizon optimal stochastic impulse control problem with a decision lag</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, C.; Yong, J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Dynamics of continuous discrete and impulsive systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>89-123</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1918-2538</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper studies an optimal stochastic impulse control problem in a finite time horizon with a decision lag, by which we mean that after an impulse is made, a fixed number units of time has to be elapsed before the next impulse is allowed to be made. The continuity of the value function is proved. A suitable version of dynamic programming principle is established, which takes into account the dependence of state process on the elapsed time. The corresponding Hamilton-Jacobi-Bellman (HJB) equation is derived, which exhibits some special feature of the problem. The value function of this optimal impulse control problem is characterized as the unique viscosity solution to the corresponding HJB equation. An optimal impulse control is constructed provided the value function is given. Moreover, a limiting case with the waiting time approaching 0 is discussed.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1812921</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>