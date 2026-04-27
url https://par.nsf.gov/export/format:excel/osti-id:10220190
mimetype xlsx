--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10220190</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/biostatistics/kxab002</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Bayesian biclustering for microbial metagenomic sequencing data via multinomial matrix factorization</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhou, Fangting; He, Kejun; Li, Qiwei; Chapkin, Robert S; Ni, Yang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-02-26T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biostatistics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1465-4644</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Summary            High-throughput sequencing technology provides unprecedented opportunities to quantitatively explore human gut microbiome and its relation to diseases. Microbiome data are compositional, sparse, noisy, and heterogeneous, which pose serious challenges for statistical modeling. We propose an identifiable Bayesian multinomial matrix factorization model to infer overlapping clusters on both microbes and hosts. The proposed method represents the observed over-dispersed zero-inflated count matrix as Dirichlet-multinomial mixtures on which latent cluster structures are built hierarchically. Under the Bayesian framework, the number of clusters is automatically determined and available information from a taxonomic rank tree of microbes is naturally incorporated, which greatly improves the interpretability of our findings. We demonstrate the utility of the proposed approach by comparing to alternative methods in simulations. An application to a human gut microbiome data set involving patients with inflammatory bowel disease reveals interesting clusters, which contain bacteria families Bacteroidaceae, Bifidobacteriaceae, Enterobacteriaceae, Fusobacteriaceae, Lachnospiraceae, Ruminococcaceae, Pasteurellaceae, and Porphyromonadaceae that are known to be related to the inflammatory bowel disease and its subtypes according to biological literature. Our findings can help generate potential hypotheses for future investigation of the heterogeneity of the human gut microbiome.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1918851</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>