--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10220789</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/https://doi.org/10.1201/9781138298217</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Open knots</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dorier, Julien; Goundaroulis, Dimos; Rawdon, Eric J; Stasiak, Andrzej</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Adams, Colin; Flapan, Erica; Henrich, Allison; Kauffman, Louis H; Ludwing, Lewis D; Nelson, Sam</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-08T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Encyclopedia of knot theory</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>859-874</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The goal of this chapter is to describe different techniques used to measure knotting in open curves.  Note that there is no "agreed upon" definition for describing knotting in open curves.  As a result, we describe the context motivating each definition and then describe some advantages and disadvantages of the different approaches.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1720342; 1418869</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>