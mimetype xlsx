--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10222354</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/nar/gkaa623</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Quantitative, super-resolution localization of small RNAs with sRNA-PAINT</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Huang, Kun; Demirci, Feray; Batish, Mona; Treible, Wayne; Meyers, Blake C; Caplan, Jeffrey L</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nucleic Acids Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e96 to e96</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0305-1048</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Small RNAs are non-coding RNAs that play important roles in the lives of both animals and plants. They are 21- to 24-nt in length and ∼10 nm in size. Their small size and high diversity have made it challenging to develop detection methods that have sufficient resolution and specificity to multiplex and quantify. We created a method, sRNA-PAINT, for the detection of small RNAs with 20 nm resolution by combining the super-resolution method, DNA-based points accumulation in nanoscale topography (DNA-PAINT), and the specificity of locked nucleic acid (LNA) probes for the in situ detection of multiple small RNAs. The method relies on designing probes to target small RNAs that combine DNA oligonucleotides (oligos) for PAINT with LNA-containing oligos for hybridization; therefore, we developed an online tool called ‘Vetting &amp; Analysis of RNA for in situ Hybridization probes’ (VARNISH) for probe design. Our method utilizes advances in DNA-PAINT methodologies, including qPAINT for quantification, and Exchange-PAINT for multiplexing. We demonstrated these capabilities of sRNA-PAINT by detecting and quantifying small RNAs in different cell layers of early developmental stage maize anthers that are important for male sexual reproduction.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1754097; 1822293</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>