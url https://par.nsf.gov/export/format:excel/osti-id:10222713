--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10222713</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>For good measure: Identifying student measurement estimation strategies through actions, language, and gesture.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Harrison, A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Gresalfi, M. &amp;</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Interdisciplinarity of the Learning Sciences, 14th International Conference of the Learning Sciences (ICLS) 2020</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>869-870</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1573-4552</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Measurement informs our actions and decisions well beyond school, necessitating that students develop a conceptual understanding of measurement alongside the procedural ability to measure objects. We present a first attempt to explore how students express their understanding of measurement by analyzing the behavior of college and elementary students as they completed measurement estimation tasks. We clustered observable student behavior to identify six profiles of behavioral strategies which may indicate different levels of conceptual understanding.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2026722</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>