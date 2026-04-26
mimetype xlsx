--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10222891</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.11646/zootaxa.4830.3.6</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;A new forest frog of the genus &lt;em&gt;Platymantis&lt;/em&gt; (Amphibia: Anura: Ceratobatrachidae: subgenus &lt;em&gt;Tirahanulap&lt;/em&gt;) from Leyte and Samar islands, eastern Philippines&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>DIESMOS, ARVIN C.; SCHEFFERS, BRETT R.; MALLARI, NEIL ALDRIN; SILER, CAMERON D.; BROWN, RAFE M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-08-14T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Zootaxa</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4830</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>573 to 591</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1175-5326</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We describe a new species of frog of the genus Platymantis Günther (subgenus Tirahanulap), from the east-central regions of the Philippines. It belongs to the the previously-defined P. hazelae Group) based on morphological and bioacoustic datasets. The new species is phenotypically and ecologically most similar to members of Tirahanulap, an assemblage of small-bodied arboreal frogs inhabiting montane forests of the central and northern islands of the Philippine archipelago. The new species represents the first taxon in the Cloud Frog species known from the biogeographically unique Mindanao Pleistocene Aggregate Island Complex. Particularly susceptible to local extirpation following deforestation, all known species of Tirahanulap are important indicator species for environmental and conservation assessments, making this new species not only an exceptional addition to Philippine biodiversity but also an important symbol for conservation initiatives in the region.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1654388; 1657648</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>