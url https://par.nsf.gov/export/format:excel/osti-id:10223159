--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10223159</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1146/annurev-physchem-042018-052331</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Machine Learning for Molecular Simulation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Noé, Frank; Tkatchenko, Alexandre; Müller, Klaus-Robert; Clementi, Cecilia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-04-20T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Annual Review of Physical Chemistry</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>361 to 390</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0066-426X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Machine learning (ML) is transforming all areas of science. The complex and time-consuming calculations in molecular simulations are particularly suitable for an ML revolution and have already been profoundly affected by the application of existing ML methods. Here we review recent ML methods for molecular simulation, with particular focus on (deep) neural networks for the prediction of quantum-mechanical energies and forces, on coarse-grained molecular dynamics, on the extraction of free energy surfaces and kinetics, and on generative network approaches to sample molecular equilibrium structures and compute thermodynamics. To explain these methods and illustrate open methodological problems, we review some important principles of molecular physics and describe how they can be incorporated into ML structures. Finally, we identify and describe a list of open challenges for the interface between ML and molecular simulation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1900374; 2019745</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>