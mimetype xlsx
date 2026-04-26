--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10223598</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Combining Immersive Technologies and Problem-Based Learning in Engineering Education: Bibliometric Analysis and Literature Review</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nowparvar, Mahgol; Chen, Xing; Ashour, Omar; Ozden, Sabahattin G; Negahban, Ashkan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASEE annual conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0190-1052</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>There is a cohesive body of research on the effectiveness of problem-based learning (PBL) for a wide range of learner groups across different disciplines in engineering education.  On the other hand, there is a growing interest in using immersive technologies such as virtual reality (VR) in engineering education.  While there are many literature review articles on each of these subjects separately, there is a lack of review articles on the application of combined PBL-VR learning environments in engineering education.  This paper provides an assessment of the applications and potential of implementing immersive technologies in a PBL setting to utilize the advantages of both paradigms.  More specifically, this paper aims to provide insights related to two main questions: (1) where (in what disciplines/subjects) PBL and VR have been used together in engineering education? And, (2) how are VR and PBL integrated and used in engineering education?  The first question is investigated by performing a bibliometric analysis of relevant papers published in the proceedings of previous ASEE annual conferences.  The second question is explored by performing a literature review and classification of ASEE papers that discuss the use of VR in conjunction with PBL.  Our findings reveal a gap between the application of integrated PBL and VR across different disciplines in engineering education.  We also analyze the trends related to PBL and VR application in engineering education over time. Finally, we identify and propose future opportunities related to the combination of PBL and immersive technologies, including but not limited to immersive simulation-based learning (ISBL) and incorporating artificial intelligence (AI) into immersive virtual/simulated learning environments used in engineering education.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2000599</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>