--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10223828</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.14379/iodp.proc.353.2016</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Indian Monsoon Rainfall</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Clemens, S.C.; Kuhnt, W.; LeVay, L.J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2016-07-29T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the International Ocean Discovery Program</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>353</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2377-3189</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>International Ocean Discovery Program (IODP) Expedition 353 drilled six sites in the Bay of Bengal, recovering 4280 m of sediments during 32.9 days of on-site drilling. The primary objective of Expedition 353 is to reconstruct changes in Indian monsoon circulation since the Miocene at tectonic to centennial timescales. Analysis of the sediment sections recovered will improve our understanding of how monsoonal climates respond to changes in forcing external to the Earth’s climate system (i.e., insolation) and changes in forcing internal to the Earth’s climate system, including changes in continental ice volume, greenhouse gas concentrations, sea level, and the ocean-atmosphere exchange of energy and moisture. All of these mechanisms play critical roles in current and future climate change in monsoonal regions. The primary signal targeted is the exceptionally low salinity surface waters that result, in roughly equal measure, from both direct summer monsoon precipitation above the Bay of Bengal and runoff from the numerous large river basins that drain into the Bay of Bengal. Changes in rainfall and surface ocean salinity are captured and preserved in a number of chemical, physical, isotopic, and biological components of sediments deposited in the Bay of Bengal. Expedition 353 sites are strategically located in key regions where these signals are the strongest and best preserved.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1326927</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Book</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>