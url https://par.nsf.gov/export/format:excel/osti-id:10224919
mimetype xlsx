--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10224919</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D1OB00187F</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Conversion of esters to thioesters under mild conditions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shi, Yijun; Liu, Xuejing; Cao, Han; Bie, Fusheng; Han, Ying; Yan, Peng; Szostak, Roman; Szostak, Michal; Liu, Chengwei</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-08T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Organic &amp; Biomolecular Chemistry</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2991 to 2996</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1477-0520</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We report conversion of esters to thioesters              via              selective C–O bond cleavage/weak C–S bond formation under transition-metal-free conditions. The method is notable for a general and practical transition-metal-free system, broad substrate scope and excellent functional group tolerance. The strategy was successfully deployed in late-stage thioesterification, site-selective cross-coupling/thioesterification/decarbonylation and easy-to-handle gram scale thioesterification. Selectivity and computational studies were performed to gain insight into the formation of weak C–S bonds by C–O bond cleavage, which contrasts with the traditional trend of nucleophilic additions to carboxylic acid derivatives.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1650766</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>