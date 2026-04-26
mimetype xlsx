--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10225175</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Adaptive Reduced Rank Regression</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wu, Qiong; Wong, Felix; Liu, Zhenming; Li, Yanhua; Kanade, Varun</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Advances in neural information processing systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1049-5258</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We study the low rank regression problem y = Mx + ε, where x and y are d1 and d2 dimensional vectors respectively. We consider the extreme high-dimensional setting where the number of observations n is less than d1 + d2. Existing algorithms are designed for settings where n is typically as large as rank(M)(d1+d2). This work provides an efficient algorithm which only involves two SVD, and establishes statistical guarantees on its performance. The algorithm decouples the problem by first estimating the precision matrix of the features, and then solving the matrix de-noising problem. To complement the upper bound, we introduce new techniques for establishing lower bounds on the performance of any algorithm for this problem. Our preliminary experiments confirm that our algorithm often out-performs existing baseline, and is always at least competitive.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1942680; 1952085</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>