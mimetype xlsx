--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10225177</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/icdm50108.2020.00187</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>cST-ML: Continuous Spatial-Temporal Meta-Learning for Traffic Dynamics Prediction</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Yingxue; Li, Yanhua; Zhou, Xun; Luo, Jun</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2020 IEEE International Conference on Data Mining (ICDM)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1418 to 1423</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Urban traffic status (e.g., traffic speed and volume) is highly dynamic in nature, namely, varying across space and evolving over time. Thus, predicting such traffic dynamics is of great importance to urban development and transportation management. However, it is very challenging to solve this problem due to spatial-temporal dependencies and traffic uncertainties. In this paper, we solve the traffic dynamics prediction problem from Bayesian meta-learning perspective and propose a novel continuous spatial-temporal meta-learner (cST-ML), which is trained on a distribution of traffic prediction tasks segmented by historical traffic data with the goal of learning a strategy that can be quickly adapted to related but unseen traffic prediction tasks. cST-ML tackles the traffic dynamics prediction challenges by advancing the Bayesian black-box meta-learning framework through the following new points: 1) cST-ML captures the dynamics of traffic prediction tasks using variational inference; 2) cST-ML has novel designs in architecture, where CNN and LSTM are embedded to capture the spatial-temporal dependencies between traffic status and traffic related features; 3) novel training and testing algorithms for cST-ML are designed. We also conduct experiments on two real-world traffic datasets (taxi inflow and traffic speed) to evaluate our proposed cST-ML. The experimental results verify that cST-ML can significantly improve the urban traffic prediction performance and outperform all baseline models.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1942680; 1952085; 1831140</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>