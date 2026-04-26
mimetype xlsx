--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10225234</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/d0ew00496k</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Accumulation on and extraction of lead from point-of-use filters for evaluating lead exposure from drinking water</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pan, Weiyi; Johnson, Elizabeth R.; Giammar, Daniel E.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Environmental Science: Water Research &amp; Technology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2734 to 2741</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2053-1400</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The precise quantification of Pb exposure from tap water can help water utilities and public health organizations assess and mitigate elevated Pb concentrations. Several sampling protocols have been developed for this purpose; however, each existing protocol has limitations associated with sampling time, sample sizes, and ease of application. This study confirmed the ability of point-of-use faucet filters to accumulate Pb and then developed an extraction method that can enable quantification of Pb exposure from tap water. Nearly all Pb from both real and synthetic tap water was accumulated on POU filters, and four different methods for extracting the accumulated Pb were evaluated. Approximately 100% Pb recovery was achieved with a single pass flow-through method using a nitric acid solution. This Pb exposure quantification method could potentially be applied to real drinking water systems to provide an effective indication of Pb exposure from tap water.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1709484</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>