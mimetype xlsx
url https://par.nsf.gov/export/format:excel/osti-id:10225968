--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10225968</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1175/JHM-D-20-0134.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>“It’s Raining Bits”: Patterns in Directional Precipitation Persistence across the United States</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Goodwell, Allison E.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Hydrometeorology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2907 to 2921</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1525-755X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            The spatial and temporal ordering of precipitation occurrence impacts ecosystems, streamflow, and water availability. For example, both large-scale climate patterns and local landscapes drive weather events, and the typical speeds and directions of these events moving across a basin dictate the timing of flows at its outlet. We address the predictability of precipitation occurrence at a given location, based on the knowledge of past precipitation at surrounding locations. We identify “dominant directions of precipitation influence” across the continental United States based on a gridded daily dataset. Specifically, we apply information theory–based measures that characterize dominant directions and strengths of spatial and temporal precipitation dependencies. On a national average, this dominant direction agrees with the prevalent direction of weather movement from west to east across the country, but regional differences reflect topographic divides, precipitation gradients, and different climatic drivers of precipitation. Trends in these information relationships and their correlations with climate indices over the past 70 years also show seasonal and spatial divides. This study expands upon a framework of information-based predictability to answer questions about spatial connectivity in addition to temporal persistence. The methods presented here are generally useful to understand many aspects of weather and climate variability.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1928724; 2012850</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>