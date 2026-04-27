--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10227084</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1175/BAMS-D-20-0004.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Differing Trends in United States and European Severe Thunderstorm Environments in a Warming Climate</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Taszarek, Mateusz; Allen, John T.; Brooks, Harold E.; Pilguj, Natalia; Czernecki, Bartosz</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Bulletin of the American Meteorological Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>102</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>E296 to E322</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0003-0007</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Long-term trends in the historical frequency of environments supportive of atmospheric convection are unclear, and only partially follow the expectations of a warming climate. This uncertainty is driven by the lack of unequivocal changes in the ingredients for severe thunderstorms (i.e., conditional instability, sufficient low-level moisture, initiation mechanism, and vertical wind shear). ERA5 hybrid-sigma data allow for superior characterization of thermodynamic parameters including convective inhibition, which is very sensitive to the number of levels in the lower troposphere. Using hourly data we demonstrate that long-term decreases in instability and stronger convective inhibition cause a decline in the frequency of thunderstorm environments over the southern United States, particularly during summer. Conversely, increasingly favorable conditions for tornadoes are observed during winter across the Southeast. Over Europe, a pronounced multidecadal increase in low-level moisture has provided positive trends in thunderstorm environments over the south, central, and north, with decreases over the east due to strengthening convective inhibition. Modest increases in vertical wind shear and storm-relative helicity have been observed over northwestern Europe and the Great Plains. Both continents exhibit negative trends in the fraction of environments with likely convective initiation. This suggests that despite increasing instability, thunderstorms in a warming climate may be less likely to develop due to stronger convective inhibition and lower relative humidity. Decreases in convective initiation and resulting precipitation may have long-term implications for agriculture, water availability, and the frequency of severe weather such as large hail and tornadoes. Our results also indicate that trends observed over the United States cannot be assumed to be representative of other continents.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1945286</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>