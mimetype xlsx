--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10227161</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D0TC03347B</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The effect of aromatic ring size in electron deficient semiconducting polymers for n-type organic thermoelectrics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Alsufyani, Maryam; Hallani, Rawad K.; Wang, Suhao; Xiao, Mingfei; Ji, Xudong; Paulsen, Bryan D.; Xu, Kai; Bristow, Helen; Chen, Hu; Chen, Xingxing; Sirringhaus, Henning; Rivnay, Jonathan; Fabiano, Simone; McCulloch, Iain</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-11-12T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Materials Chemistry C</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>15150 to 15157</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2050-7526</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>N-type semiconducting polymers have been recently utilized in thermoelectric devices, however they have typically exhibited low electrical conductivities and poor device stability, in contrast to p-type semiconductors, which have been much higher performing. This is due in particular to the n-type semiconductor's low doping efficiency, and poor charge carrier mobility. Strategies to enhance the thermoelectric performance of n-type materials include optimizing the electron affinity (EA) with respect to the dopant to improve the doping process and increasing the charge carrier mobility through enhanced molecular packing. Here, we report the design, synthesis and characterization of fused electron-deficient n-type copolymers incorporating the electron withdrawing lactone unit along the backbone. The polymers were synthesized using metal-free aldol condensation conditions to explore the effect of enlarging the central phenyl ring to a naphthalene ring, on the electrical conductivity. When n-doped with N-DMBI, electrical conductivities of up to 0.28 S cm              −1              , Seebeck coefficients of −75 μV K              −1              and maximum Power factors of 0.16 μW m              −1              K              −2              were observed from the polymer with the largest electron affinity of −4.68 eV. Extending the aromatic ring reduced the electron affinity, due to reducing the density of electron withdrawing groups and subsequently the electrical conductivity reduced by almost two orders of magnitude.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1751308</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>