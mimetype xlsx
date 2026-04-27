--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10227253</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/JHEP11(2020)005</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Search for new non-resonant phenomena in high-mass dilepton final states with the ATLAS detector</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Aad, G.; Abbott, B.; Abbott, D. C.; Abed Abud, A.; Abeling, K.; Abhayasinghe, D. K.; Abidi, S. H.; AbouZeid, O. S.; Abraham, N. L.; Abramowicz, H.; Abreu, H.; Abulaiti, Y.; Acharya, B. S.; Achkar, B.; Adam, L.; Adam Bourdarios, C.; Adamczyk, L.; Adamek, L.; Adelman, J.; Adersberger, M.; Adiguzel, A.; Adorni, S.; Adye, T.; Affolder, A. A.; Afik, Y.; Agapopoulou, C.; Agaras, M. N.; Aggarwal, A.; Agheorghiesei, C.; Aguilar-Saavedra, J. A.; Ahmad, A.; Ahmadov, F.; Ahmed, W. S.; Ai, X.; Aielli, G.; Akatsuka, S.; Åkesson, T. P.; Akilli, E.; Akimov, A. V.; Al Khoury, K.; Alberghi, G. L.; Albert, J.; Alconada Verzini, M. J.; Alderweireldt, S.; Aleksa, M.; Aleksandrov, I. N.; Alexa, C.; Alexopoulos, T.; Alfonsi, A.; Alfonsi, F.; Alhroob, M.; Ali, B.; Ali, S.; Aliev, M.; Alimonti, G.; Allaire, C.; Allbrooke, B. M.; Allen, B. W.; Allport, P. P.; Aloisio, A.; Alonso, F.; Alpigiani, C.; Alunno Camelia, E.; Alvarez Estevez, M.; Alviggi, M. G.; Amaral Coutinho, Y.; Ambler, A.; Ambroz, L.; Amelung, C.; Amidei, D.; Amor Dos Santos, S. P.; Amoroso, S.; Amrouche, C. S.; An, F.; Anastopoulos, C.; Andari, N.; Andeen, T.; Anders, J. K.; Andrean, S. Y.; Andreazza, A.; Andrei, V.; Anelli, C. R.; Angelidakis, S.; Angerami, A.; Anisenkov, A. V.; Annovi, A.; Antel, C.; Anthony, M. T.; Antipov, E.; Antonelli, M.; Antrim, D. J.; Anulli, F.; Aoki, M.; Aparisi Pozo, J. A.; Aparo, M. A.; Aperio Bella, L.; Aranzabal Barrio, N.; Araujo Ferraz, V.; Araujo Pereira, R.; Arcangeletti, C.; Arce, A. T.; Arduh, F. A.; Arguin, J-F.; Argyropoulos, S.; Arling, J.-H.; Armbruster, A. J.; Armstrong, A.; Arnaez, O.; Arnold, H.; Arrubarrena Tame, Z. P.; Artoni, G.; Asai, K.; Asai, S.; Asawatavonvanich, T.; Asbah, N.; Asimakopoulou, E. M.; Asquith, L.; Assahsah, J.; Assamagan, K.; Astalos, R.; Atkin, R. J.; Atkinson, M.; Atlay, N. B.; Atmani, H.; Augsten, K.; Austrup, V. A.; Avolio, G.; Ayoub, M. K.; Azuelos, G.; Bachacou, H.; Bachas, K.; Backes, M.; Backman, F.; Bagnaia, P.; Bahmani, M.; Bahrasemani, H.; Bailey, A. J.; Bailey, V. R.; Baines, J. T.; Bakalis, C.; Baker, O. K.; Bakker, P. J.; Bakos, E.; Bakshi Gupta, D.; Balaji, S.; Baldin, E. M.; Balek, P.; Balli, F.; Balunas, W. K.; Balz, J.; Banas, E.; Bandieramonte, M.; Bandyopadhyay, A.; Banerjee, Sw.; Barak, L.; Barbe, W. M.; Barberio, E. L.; Barberis, D.; Barbero, M.; Barbour, G.; Barillari, T.; Barisits, M-S.; Barkeloo, J.; Barklow, T.; Barnea, R.; Barnett, B. M.; Barnett, R. M.; Barnovska-Blenessy, Z.; Baroncelli, A.; Barone, G.; Barr, A. J.; Barranco Navarro, L.; Barreiro, F.; Barreiro Guimarães da Costa, J.; Barron, U.; Barsov, S.; Bartels, F.; Bartoldus, R.; Bartolini, G.; Barton, A. E.; Bartos, P.; Basalaev, A.; Basan, A.; Bassalat, A.; Basso, M. J.; Bates, R. L.; Batlamous, S.; Batley, J. R.; Batool, B.; Battaglia, M.; Bauce, M.; Bauer, F.; Bauer, K. T.; Bawa, H. S.; Bayirli, A.; Beacham, J. B.; Beau, T.; Beauchemin, P. H.; Becherer, F.; Bechtle, P.; Beck, H. C.; Beck, H. P.; Becker, K.; Becot, C.; Beddall, A.; Beddall, A. J.; Bednyakov, V. A.; Bedognetti, M.; Bee, C. P.; Beermann, T. A.; Begalli, M.; Begel, M.; Behera, A.; Behr, J. K.; Beisiegel, F.; Belfkir, M.; Bell, A. S.; Bella, G.; Bellagamba, L.; Bellerive, A.; Bellos, P.; Beloborodov, K.; Belotskiy, K.; Belyaev, N. L.; Benchekroun, D.; Benekos, N.; Benhammou, Y.; Benjamin, D. P.; Benoit, M.; Bensinger, J. R.; Bentvelsen, S.; Beresford, L.; Beretta, M.; Berge, D.; Bergeaas Kuutmann, E.; Berger, N.; Bergmann, B.; Bergsten, L. J.; Beringer, J.; Berlendis, S.; Bernardi, G.; Bernius, C.; Bernlochner, F. U.; Berry, T.; Berta, P.; Bertella, C.; Berthold, A.; Bertram, I. A.; Bessidskaia Bylund, O.; Besson, N.; Bethani, A.; Bethke, S.; Betti, A.; Bevan, A. J.; Beyer, J.; Bhattacharya, D. S.; Bhattarai, P.; Bhopatkar, V. S.; Bi, R.; Bianchi, R. M.; Biebel, O.; Biedermann, D.; Bielski, R.; Bierwagen, K.; Biesuz, N. V.; Biglietti, M.; Billoud, T. R.; Bindi, M.; Bingul, A.; Bini, C.; Biondi, S.; Birch-sykes, C. J.; Birman, M.; Bisanz, T.; Biswal, J. P.; Biswas, D.; Bitadze, A.; Bittrich, C.; Bjørke, K.; Blazek, T.; Bloch, I.; Blocker, C.; Blue, A.; Blumenschein, U.; Bobbink, G. J.; Bobrovnikov, V. S.; Bocchetta, S. S.; Bogavac, D.; Bogdanchikov, A. G.; Bohm, C.; Boisvert, V.; Bokan, P.; Bold, T.; Bolz, A. E.; Bomben, M.; Bona, M.; Bonilla, J. S.; Boonekamp, M.; Booth, C. D.; Borecka-Bielska, H. M.; Borgna, L. S.; Borisov, A.; Borissov, G.; Bortfeldt, J.; Bortoletto, D.; Boscherini, D.; Bosman, M.; Bossio Sola, J. D.; Bouaouda, K.; Boudreau, J.; Bouhova-Thacker, E. V.; Boumediene, D.; Boutle, S. K.; Boveia, A.; Boyd, J.; Boye, D.; Boyko, I. R.; Bozson, A. J.; Bracinik, J.; Brahimi, N.; Brandt, G.; Brandt, O.; Braren, F.; Brau, B.; Brau, J. E.; Breaden Madden, W. D.; Brendlinger, K.; Brenner, L.; Brenner, R.; Bressler, S.; Brickwedde, B.; Briglin, D. L.; Britton, D.; Britzger, D.; Brock, I.; Brock, R.; Brooijmans, G.; Brooks, W. K.; Brost, E.; Bruckman de Renstrom, P. A.; Brüers, B.; Bruncko, D.; Bruni, A.; Bruni, G.; Bruni, L. S.; Bruno, S.; Bruschi, M.; Bruscino, N.; Bryngemark, L.; Buanes, T.; Buat, Q.; Buchholz, P.; Buckley, A. G.; Budagov, I. A.; Bugge, M. K.; Bührer, F.; Bulekov, O.; Bullard, B. A.; Burch, T. J.; Burdin, S.; Burgard, C. D.; Burger, A. M.; Burghgrave, B.; Burr, J. T.; Burton, C. D.; Burzynski, J. C.; Büscher, V.; Buschmann, E.; Bussey, P. J.; Butler, J. M.; Buttar, C. M.; Butterworth, J. M.; Butti, P.; Buttinger, W.; Buxo Vazquez, C. J.; Buzatu, A.; Buzykaev, A. R.; Cabras, G.; Cabrera Urbán, S.; Caforio, D.; Cai, H.; Cairo, V. M.; Cakir, O.; Calace, N.; Calafiura, P.; Calderini, G.; Calfayan, P.; Callea, G.; Caloba, L. P.; Caltabiano, A.; Calvente Lopez, S.; Calvet, D.; Calvet, S.; Calvet, T. P.; Calvetti, M.; Camacho Toro, R.; Camarda, S.; Camarero Munoz, D.; Camarri, P.; Camerlingo, M. T.; Cameron, D.; Camincher, C.; Campana, S.; Campanelli, M.; Camplani, A.; Canale, V.; Canesse, A.; Cano Bret, M.; Cantero, J.; Cao, T.; Cao, Y.; Capeans Garrido, M. D.; Capua, M.; Cardarelli, R.; Cardillo, F.; Carducci, G.; Carli, I.; Carli, T.; Carlino, G.; Carlson, B. T.; Carlson, E. M.; Carminati, L.; Carney, R. M.; Caron, S.; Carquin, E.; Carrá, S.; Carratta, G.; Carter, J. W.; Carter, T. M.; Casado, M. P.; Casha, A. F.; Castillo, F. L.; Castillo Garcia, L.; Castillo Gimenez, V.; Castro, N. F.; Catinaccio, A.; Catmore, J. R.; Cattai, A.; Cavaliere, V.; Cavasinni, V.; Celebi, E.; Celli, F.; Cerny, K.; Cerqueira, A. S.; Cerri, A.; Cerrito, L.; Cerutti, F.; Cervelli, A.; Cetin, S. A.; Chadi, Z.; Chakraborty, D.; Chan, J.; Chan, W. S.; Chan, W. Y.; Chapman, J. D.; Chargeishvili, B.; Charlton, D. G.; Charman, T. P.; Chau, C. C.; Che, S.; Chekanov, S.; Chekulaev, S. V.; Chelkov, G. A.; Chen, B.; Chen, C.; Chen, C. H.; Chen, H.; Chen, J.; Chen, J.; Chen, J.; Chen, S.; Chen, S. J.; Chen, X.; Chen, Y.; Chen, Y-H.; Cheng, H. C.; Cheng, H. J.; Cheplakov, A.; Cheremushkina, E.; Cherkaoui El Moursli, R.; Cheu, E.; Cheung, K.; Chevalérias, T. J.; Chevalier, L.; Chiarella, V.; Chiarelli, G.; Chiodini, G.; Chisholm, A. S.; Chitan, A.; Chiu, I.; Chiu, Y. H.; Chizhov, M. V.; Choi, K.; Chomont, A. R.; Chow, Y. S.; Christopher, L. D.; Chu, M. C.; Chu, X.; Chudoba, J.; Chwastowski, J. J.; Chytka, L.; Cieri, D.; Ciesla, K. M.; Cinca, D.; Cindro, V.; Cioară, I. A.; Ciocio, A.; Cirotto, F.; Citron, Z. H.; Citterio, M.; Ciubotaru, D. A.; Ciungu, B. M.; Clark, A.; Clark, M. R.; Clark, P. J.; Clawson, S. E.; Clement, C.; Coadou, Y.; Cobal, M.; Coccaro, A.; Cochran, J.; Coelho Lopes De Sa, R.; Cohen, H.; Coimbra, A. E.; Cole, B.; Colijn, A. P.; Collot, J.; Conde Muiño, P.; Connell, S. H.; Connelly, I. A.; Constantinescu, S.; Conventi, F.; Cooper-Sarkar, A. M.; Cormier, F.; Cormier, K. J.; Corpe, L. D.; Corradi, M.; Corrigan, E. E.; Corriveau, F.; Costa, M. J.; Costanza, F.; Costanzo, D.; Cowan, G.; Cowley, J. W.; Crane, J.; Cranmer, K.; Creager, R. A.; Crépé-Renaudin, S.; Crescioli, F.; Cristinziani, M.; Croft, V.; Crosetti, G.; Cueto, A.; Cuhadar Donszelmann, T.; Cui, H.; Cukierman, A. R.; Cunningham, W. R.; Czekierda, S.; Czodrowski, P.; Czurylo, M. M.; Da Cunha Sargedas De Sousa, M. J.; Da Fonseca Pinto, J. V.; Da Via, C.; Dabrowski, W.; Dachs, F.; Dado, T.; Dahbi, S.; Dai, T.; Dallapiccola, C.; Dam, M.; D’amen, G.; D’Amico, V.; Damp, J.; Dandoy, J. R.; Daneri, M. F.; Danninger, M.; Dao, V.; Darbo, G.; Dartsi, O.; Dattagupta, A.; Daubney, T.; D’Auria, S.; David, C.; Davidek, T.; Davis, D. R.; Dawson, I.; De, K.; De Asmundis, R.; De Beurs, M.; De Castro, S.; De Groot, N.; de Jong, P.; De la Torre, H.; De Maria, A.; De Pedis, D.; De Salvo, A.; De Sanctis, U.; De Santis, M.; De Santo, A.; De Vivie De Regie, J. B.; Debenedetti, C.; Dedovich, D. V.; Deiana, A. M.; Del Peso, J.; Delabat Diaz, Y.; Delgove, D.; Deliot, F.; Delitzsch, C. M.; Della Pietra, M.; Della Volpe, D.; Dell’Acqua, A.; Dell’Asta, L.; Delmastro, M.; Delporte, C.; Delsart, P. A.; DeMarco, D. A.; Demers, S.; Demichev, M.; Demontigny, G.; Denisov, S. P.; D’Eramo, L.; Derendarz, D.; Derkaoui, J. E.; Derue, F.; Dervan, P.; Desch, K.; Dette, K.; Deutsch, C.; Devesa, M. R.; Deviveiros, P. O.; Di Bello, F. A.; Di Ciaccio, A.; Di Ciaccio, L.; Di Clemente, W. K.; Di Donato, C.; Di Girolamo, A.; Di Gregorio, G.; Di Micco, B.; Di Nardo, R.; Di Petrillo, K. F.; Di Sipio, R.; Diaconu, C.; Dias, F. A.; Dias Do Vale, T.; Diaz, M. A.; Diaz Capriles, F. G.; Dickinson, J.; Didenko, M.; Diehl, E. B.; Dietrich, J.; Díez Cornell, S.; Dimitrievska, A.; Ding, W.; Dingfelder, J.; Dittmeier, S. J.; Dittus, F.; Djama, F.; Djobava, T.; Djuvsland, J. I.; Do Vale, M. A.; Dobre, M.; Dodsworth, D.; Doglioni, C.; Dolejsi, J.; Dolezal, Z.; Donadelli, M.; Dong, B.; Donini, J.; D’onofrio, A.; D’Onofrio, M.; Dopke, J.; Doria, A.; Dova, M. T.; Doyle, A. T.; Drechsler, E.; Dreyer, E.; Dreyer, T.; Drobac, A. S.; Du, D.; du Pree, T. A.; Duan, Y.; Dubinin, F.; Dubovsky, M.; Dubreuil, A.; Duchovni, E.; Duckeck, G.; Ducu, O. A.; Duda, D.; Dudarev, A.; Dudder, A. C.; Duffield, E. M.; D’uffizi, M.; Duflot, L.; Dührssen, M.; Dülsen, C.; Dumancic, M.; Dumitriu, A. E.; Dunford, M.; Duperrin, A.; Duran Yildiz, H.; Düren, M.; Durglishvili, A.; Duschinger, D.; Dutta, B.; Duvnjak, D.; Dyckes, G. I.; Dyndal, M.; Dysch, S.; Dziedzic, B. S.; Eggleston, M. G.; Eifert, T.; Eigen, G.; Einsweiler, K.; Ekelof, T.; El Jarrari, H.; Ellajosyula, V.; Ellert, M.; Ellinghaus, F.; Elliot, A. A.; Ellis, N.; Elmsheuser, J.; Elsing, M.; Emeliyanov, D.; Emerman, A.; Enari, Y.; Epland, M. B.; Erdmann, J.; Ereditato, A.; Erland, P. A.; Errenst, M.; Escalier, M.; Escobar, C.; Estrada Pastor, O.; Etzion, E.; Evans, H.; Evans, M. O.; Ezhilov, A.; Fabbri, F.; Fabbri, L.; Fabiani, V.; Facini, G.; Faisca Rodrigues Pereira, R. M.; Fakhrutdinov, R. M.; Falciano, S.; Falke, P. J.; Falke, S.; Faltova, J.; Fang, Y.; Fang, Y.; Fanourakis, G.; Fanti, M.; Faraj, M.; Farbin, A.; Farilla, A.; Farina, E. M.; Farooque, T.; Farrington, S. M.; Farthouat, P.; Fassi, F.; Fassnacht, P.; Fassouliotis, D.; Faucci Giannelli, M.; Fawcett, W. J.; Fayard, L.; Fedin, O. L.; Fedorko, W.; Fehr, A.; Feickert, M.; Feligioni, L.; Fell, A.; Feng, C.; Feng, M.; Fenton, M. J.; Fenyuk, A. B.; Ferguson, S. W.; Ferrando, J.; Ferrante, A.; Ferrari, A.; Ferrari, P.; Ferrari, R.; Ferreira de Lima, D. E.; Ferrer, A.; Ferrere, D.; Ferretti, C.; Fiedler, F.; Filipčič, A.; Filthaut, F.; Finelli, K. D.; Fiolhais, M. C.; Fiorini, L.; Fischer, F.; Fischer, J.; Fisher, W. C.; Fitschen, T.; Fleck, I.; Fleischmann, P.; Flick, T.; Flierl, B. M.; Flores, L.; Flores Castillo, L. R.; Follega, F. M.; Fomin, N.; Foo, J. H.; Forcolin, G. T.; Forland, B. C.; Formica, A.; Förster, F. A.; Forti, A. C.; Fortin, E.; Foti, M. G.; Fournier, D.; Fox, H.; Francavilla, P.; Francescato, S.; Franchini, M.; Franchino, S.; Francis, D.; Franco, L.; Franconi, L.; Franklin, M.; Frattari, G.; Fray, A. N.; Freeman, P. M.; Freund, B.; Freund, W. S.; Freundlich, E. M.; Frizzell, D. C.; Froidevaux, D.; Frost, J. A.; Fujimoto, M.; Fukunaga, C.; Fullana Torregrosa, E.; Fusayasu, T.; Fuster, J.; Gabrielli, A.; Gabrielli, A.; Gadatsch, S.; Gadow, P.; Gagliardi, G.; Gagnon, L. G.; Gallardo, G. E.; Gallas, E. J.; Gallop, B. J.; Galster, G.; Gamboa Goni, R.; Gan, K. K.; Ganguly, S.; Gao, J.; Gao, Y.; Gao, Y. S.; Garay Walls, F. M.; García, C.; García Navarro, J. E.; García Pascual, J. A.; Garcia-Argos, C.; Garcia-Sciveres, M.; Gardner, R. W.; Garelli, N.; Gargiulo, S.; Garner, C. A.; Garonne, V.; Gasiorowski, S. J.; Gaspar, P.; Gaudiello, A.; Gaudio, G.; Gavrilenko, I. L.; Gavrilyuk, A.; Gay, C.; Gaycken, G.; Gazis, E. N.; Geanta, A. A.; Gee, C. M.; Gee, C. N.; Geisen, J.; Geisen, M.; Gemme, C.; Genest, M. H.; Geng, C.; Gentile, S.; George, S.; Geralis, T.; Gerlach, L. O.; Gessinger-Befurt, P.; Gessner, G.; Ghasemi, S.; Ghasemi Bostanabad, M.; Ghneimat, M.; Ghosh, A.; Ghosh, A.; Giacobbe, B.; Giagu, S.; Giangiacomi, N.; Giannetti, P.; Giannini, A.; Giannini, G.; Gibson, S. M.; Gignac, M.; Gil, D. T.; Gillberg, D.; Gilles, G.; Gingrich, D. M.; Giordani, M. P.; Giraud, P. F.; Giugliarelli, G.; Giugni, D.; Giuli, F.; Gkaitatzis, S.; Gkialas, I.; Gkougkousis, E. L.; Gkountoumis, P.; Gladilin, L. K.; Glasman, C.; Glatzer, J.; Glaysher, P. C.; Glazov, A.; Gledhill, G. R.; Gnesi, I.; Goblirsch-Kolb, M.; Godin, D.; Goldfarb, S.; Golling, T.; Golubkov, D.; Gomes, A.; Goncalves Gama, R.; Gonçalo, R.; Gonella, G.; Gonella, L.; Gongadze, A.; Gonnella, F.; Gonski, J. L.; González de la Hoz, S.; Gonzalez Fernandez, S.; Gonzalez Lopez, R.; Gonzalez Renteria, C.; Gonzalez Suarez, R.; Gonzalez-Sevilla, S.; Gonzalvo Rodriguez, G. R.; Goossens, L.; Gorasia, N. A.; Gorbounov, P. A.; Gordon, H. A.; Gorini, B.; Gorini, E.; Gorišek, A.; Goshaw, A. T.; Gostkin, M. I.; Gottardo, C. A.; Gouighri, M.; Goussiou, A. G.; Govender, N.; Goy, C.; Grabowska-Bold, I.; Graham, E. C.; Gramling, J.; Gramstad, E.; Grancagnolo, S.; Grandi, M.; Gratchev, V.; Gravila, P. M.; Gravili, F. G.; Gray, C.; Gray, H. M.; Grefe, C.; Gregersen, K.; Gregor, I. M.; Grenier, P.; Grevtsov, K.; Grieco, C.; Grieser, N. A.; Grillo, A. A.; Grimm, K.; Grinstein, S.; Grivaz, J.-F.; Groh, S.; Gross, E.; Grosse-Knetter, J.; Grout, Z. J.; Grud, C.; Grummer, A.; Grundy, J. C.; Guan, L.; Guan, W.; Gubbels, C.; Guenther, J.; Guerguichon, A.; Guerrero Rojas, J. G.; Guescini, F.; Guest, D.; Gugel, R.; Guillemin, T.; Guindon, S.; Gul, U.; Guo, J.; Guo, W.; Guo, Y.; Guo, Z.; Gupta, R.; Gurbuz, S.; Gustavino, G.; Guth, M.; Gutierrez, P.; Gutschow, C.; Guyot, C.; Gwenlan, C.; Gwilliam, C. B.; Haaland, E. S.; Haas, A.; Haber, C.; Hadavand, H. K.; Hadef, A.; Haleem, M.; Haley, J.; Hall, J. J.; Halladjian, G.; Hallewell, G. D.; Hamano, K.; Hamdaoui, H.; Hamer, M.; Hamity, G. N.; Han, K.; Han, L.; Han, S.; Han, Y. F.; Hanagaki, K.; Hance, M.; Handl, D. M.; Hank, M. D.; Hankache, R.; Hansen, E.; Hansen, J. B.; Hansen, J. D.; Hansen, M. C.; Hansen, P. H.; Hanson, E. C.; Hara, K.; Harenberg, T.; Harkusha, S.; Harrison, P. F.; Hartman, N. M.; Hartmann, N. M.; Hasegawa, Y.; Hasib, A.; Hassani, S.; Haug, S.; Hauser, R.; Havener, L. B.; Havranek, M.; Hawkes, C. M.; Hawkings, R. J.; Hayashida, S.; Hayden, D.; Hayes, C.; Hayes, R. L.; Hays, C. P.; Hays, J. M.; Hayward, H. S.; Haywood, S. J.; He, F.; He, Y.; Heath, M. P.; Hedberg, V.; Heer, S.; Heggelund, A. L.; Heidegger, C.; Heidegger, K. K.; Heidorn, W. D.; Heilman, J.; Heim, S.; Heim, T.; Heinemann, B.; Heinlein, J. G.; Heinrich, J. J.; Heinrich, L.; Hejbal, J.; Helary, L.; Held, A.; Hellesund, S.; Helling, C. M.; Hellman, S.; Helsens, C.; Henderson, R. C.; Heng, Y.; Henkelmann, L.; Henriques Correia, A. M.; Herde, H.; Hernández Jiménez, Y.; Herr, H.; Herrmann, M. G.; Herrmann, T.; Herten, G.; Hertenberger, R.; Hervas, L.; Herwig, T. C.; Hesketh, G. G.; Hessey, N. P.; Hibi, H.; Higashida, A.; Higashino, S.; Higón-Rodriguez, E.; Hildebrand, K.; Hill, J. C.; Hill, K. K.; Hiller, K. H.; Hillier, S. J.; Hils, M.; Hinchliffe, I.; Hinterkeuser, F.; Hirose, M.; Hirose, S.; Hirschbuehl, D.; Hiti, B.; Hladik, O.; Hlaluku, D. R.; Hobbs, J.; Hod, N.; Hodgkinson, M. C.; Hoecker, A.; Hohn, D.; Hohov, D.; Holm, T.; Holmes, T. R.; Holzbock, M.; Hommels, L. B.; Hong, T. M.; Honig, J. C.; Hönle, A.; Hooberman, B. H.; Hopkins, W. H.; Horii, Y.; Horn, P.; Horyn, L. A.; Hou, S.; Hoummada, A.; Howarth, J.; Hoya, J.; Hrabovsky, M.; Hrdinka, J.; Hrivnac, J.; Hrynevich, A.; Hryn’ova, T.; Hsu, P. J.; Hsu, S.-C.; Hu, Q.; Hu, S.; Hu, Y. F.; Huang, D. P.; Huang, Y.; Huang, Y.; Hubacek, Z.; Hubaut, F.; Huebner, M.; Huegging, F.; Huffman, T. B.; Huhtinen, M.; Hulsken, R.; Hunter, R. F.; Huo, P.; Huseynov, N.; Huston, J.; Huth, J.; Hyneman, R.; Hyrych, S.; Iacobucci, G.; Iakovidis, G.; Ibragimov, I.; Iconomidou-Fayard, L.; Iengo, P.; Ignazzi, R.; Igonkina, O.; Iguchi, R.; Iizawa, T.; Ikegami, Y.; Ikeno, M.; Iliadis, D.; Ilic, N.; Iltzsche, F.; Imam, H.; Introzzi, G.; Iodice, M.; Iordanidou, K.; Ippolito, V.; Isacson, M. F.; Ishino, M.; Islam, W.; Issever, C.; Istin, S.; Ito, F.; Iturbe Ponce, J. M.; Iuppa, R.; Ivina, A.; Iwasaki, H.; Izen, J. M.; Izzo, V.; Jacka, P.; Jackson, P.; Jacobs, R. M.; Jaeger, B. P.; Jain, V.; Jäkel, G.; Jakobi, K. B.; Jakobs, K.; Jakoubek, T.; Jamieson, J.; Janas, K. W.; Jansky, R.; Janus, M.; Janus, P. A.; Jarlskog, G.; Jaspan, A. E.; Javadov, N.; Javůrek, T.; Javurkova, M.; Jeanneau, F.; Jeanty, L.; Jejelava, J.; Jenni, P.; Jeong, N.; Jézéquel, S.; Ji, H.; Jia, J.; Jiang, H.; Jiang, Y.; Jiang, Z.; Jiggins, S.; Jimenez Morales, F. A.; Jimenez Pena, J.; Jin, S.; Jinaru, A.; Jinnouchi, O.; Jivan, H.; Johansson, P.; Johns, K. A.; Johnson, C. A.; Jones, R. W.; Jones, S. D.; Jones, T. J.; Jongmanns, J.; Jovicevic, J.; Ju, X.; Junggeburth, J. J.; Juste Rozas, A.; Kaczmarska, A.; Kado, M.; Kagan, H.; Kagan, M.; Kahn, A.; Kahra, C.; Kaji, T.; Kajomovitz, E.; Kalderon, C. W.; Kaluza, A.; Kamenshchikov, A.; Kaneda, M.; Kang, N. J.; Kang, S.; Kano, Y.; Kanzaki, J.; Kaplan, L. S.; Kar, D.; Karava, K.; Kareem, M. J.; Karkanias, I.; Karpov, S. N.; Karpova, Z. M.; Kartvelishvili, V.; Karyukhin, A. N.; Kastanas, A.; Kato, C.; Katzy, J.; Kawade, K.; Kawagoe, K.; Kawaguchi, T.; Kawamoto, T.; Kawamura, G.; Kay, E. F.; Kazakos, S.; Kazanin, V. F.; Keeler, R.; Kehoe, R.; Keller, J. S.; Kellermann, E.; Kelsey, D.; Kempster, J. J.; Kendrick, J.; Kennedy, K. E.; Kepka, O.; Kersten, S.; Kerševan, B. P.; Ketabchi Haghighat, S.; Khader, M.; Khalil-Zada, F.; Khandoga, M.; Khanov, A.; Kharlamov, A. G.; Kharlamova, T.; Khoda, E. E.; Khodinov, A.; Khoo, T. J.; Khoriauli, G.; Khramov, E.; Khubua, J.; Kido, S.; Kiehn, M.; Kilby, C. R.; Kim, E.; Kim, Y. K.; Kimura, N.; King, B. T.; Kirchhoff, A.; Kirchmeier, D.; Kirk, J.; Kiryunin, A. E.; Kishimoto, T.; Kisliuk, D. P.; Kitali, V.; Kitsaki, C.; Kivernyk, O.; Klapdor-Kleingrothaus, T.; Klassen, M.; Klein, C.; Klein, M. H.; Klein, M.; Klein, U.; Kleinknecht, K.; Klimek, P.; Klimentov, A.; Klingl, T.; Klioutchnikova, T.; Klitzner, F. F.; Kluit, P.; Kluth, S.; Kneringer, E.; Knoops, E. B.; Knue, A.; Kobayashi, D.; Kobayashi, T.; Kobel, M.; Kocian, M.; Kodama, T.; Kodys, P.; Koeck, D. M.; Koenig, P. T.; Koffas, T.; Köhler, N. M.; Kolb, M.; Koletsou, I.; Komarek, T.; Kondo, T.; Köneke, K.; Kong, A. X.; König, A. C.; Kono, T.; Konstantinides, V.; Konstantinidis, N.; Konya, B.; Kopeliansky, R.; Koperny, S.; Korcyl, K.; Kordas, K.; Koren, G.; Korn, A.; Korolkov, I.; Korolkova, E. V.; Korotkova, N.; Kortner, O.; Kortner, S.; Kostyukhin, V. V.; Kotsokechagia, A.; Kotwal, A.; Koulouris, A.; Kourkoumeli-Charalampidi, A.; Kourkoumelis, C.; Kourlitis, E.; Kouskoura, V.; Kowalewski, R.; Kozanecki, W.; Kozhin, A. S.; Kramarenko, V. A.; Kramberger, G.; Krasnopevtsev, D.; Krasny, M. W.; Krasznahorkay, A.; Krauss, D.; Kremer, J. A.; Kretzschmar, J.; Krieger, P.; Krieter, F.; Krishnan, A.; Krizka, K.; Kroeninger, K.; Kroha, H.; Kroll, J.; Kroll, J.; Krowpman, K. S.; Kruchonak, U.; Krüger, H.; Krumnack, N.; Kruse, M. C.; Krzysiak, J. A.; Kuchinskaia, O.; Kuday, S.; Kuechler, D.; Kuechler, J. T.; Kuehn, S.; Kuhl, T.; Kukhtin, V.; Kulchitsky, Y.; Kuleshov, S.; Kulinich, Y. P.; Kuna, M.; Kunigo, T.; Kupco, A.; Kupfer, T.; Kuprash, O.; Kurashige, H.; Kurchaninov, L. L.; Kurochkin, Y. A.; Kurova, A.; Kurth, M. G.; Kuwertz, E. S.; Kuze, M.; Kvam, A. K.; Kvita, J.; Kwan, T.; La Ruffa, F.; Lacasta, C.; Lacava, F.; Lack, D. P.; Lacker, H.; Lacour, D.; Ladygin, E.; Lafaye, R.; Laforge, B.; Lagouri, T.; Lai, S.; Lakomiec, I. K.; Lambert, J. E.; Lammers, S.; Lampl, W.; Lampoudis, C.; Lançon, E.; Landgraf, U.; Landon, M. P.; Lanfermann, M. C.; Lang, V. S.; Lange, J. C.; Langenberg, R. J.; Lankford, A. J.; Lanni, F.; Lantzsch, K.; Lanza, A.; Lapertosa, A.; Laplace, S.; Laporte, J. F.; Lari, T.; Lasagni Manghi, F.; Lassnig, M.; Lau, T. S.; Laudrain, A.; Laurier, A.; Lavorgna, M.; Lawlor, S. D.; Lazzaroni, M.; Le, B.; Le Guirriec, E.; Lebedev, A.; LeBlanc, M.; LeCompte, T.; Ledroit-Guillon, F.; Lee, A. C.; Lee, C. A.; Lee, G. R.; Lee, L.; Lee, S. C.; Lee, S.; Lefebvre, B.; Lefebvre, H. P.; Lefebvre, M.; Leggett, C.; Lehmann, K.; Lehmann, N.; Lehmann Miotto, G.; Leight, W. A.; Leisos, A.; Leite, M. A.; Leitgeb, C. E.; Leitner, R.; Lellouch, D.; Leney, K. J.; Lenz, T.; Leone, S.; Leonidopoulos, C.; Leopold, A.; Leroy, C.; Les, R.; Lester, C. G.; Levchenko, M.; Levêque, J.; Levin, D.; Levinson, L. J.; Lewis, D. J.; Li, B.; Li, B.; Li, C-Q.; Li, F.; Li, H.; Li, H.; Li, J.; Li, K.; Li, L.; Li, M.; Li, Q.; Li, Q. Y.; Li, S.; Li, X.; Li, Y.; Li, Z.; Li, Z.; Li, Z.; Liang, Z.; Liberatore, M.; Liberti, B.; Liblong, A.; Lie, K.; Lim, S.; Lin, C. Y.; Lin, K.; Linck, R. A.; Lindley, R. E.; Lindon, J. H.; Linss, A.; Lionti, A. L.; Lipeles, E.; Lipniacka, A.; Liss, T. M.; Lister, A.; Little, J. D.; Liu, B.; Liu, B. L.; Liu, H. B.; Liu, J. B.; Liu, J. K.; Liu, K.; Liu, M.; Liu, P.; Liu, Y.; Liu, Y.; Liu, Y. L.; Liu, Y. W.; Livan, M.; Lleres, A.; Llorente Merino, J.; Lloyd, S. L.; Lo, C. Y.; Lobodzinska, E. M.; Loch, P.; Loffredo, S.; Lohse, T.; Lohwasser, K.; Lokajicek, M.; Long, J. D.; Long, R. E.; Longarini, I.; Longo, L.; Looper, K. A.; Lopez Paz, I.; Lopez Solis, A.; Lorenz, J.; Lorenzo Martinez, N.; Lory, A. M.; Lösel, P. J.; Lösle, A.; Lou, X.; Lou, X.; Lounis, A.; Love, J.; Love, P. A.; Lozano Bahilo, J. J.; Lu, M.; Lu, Y. J.; Lubatti, H. J.; Luci, C.; Lucio Alves, F. L.; Lucotte, A.; Luehring, F.; Luise, I.; Luminari, L.; Lund-Jensen, B.; Lutz, M. S.; Lynn, D.; Lyons, H.; Lysak, R.; Lytken, E.; Lyu, F.; Lyubushkin, V.; Lyubushkina, T.; Ma, H.; Ma, L. L.; Ma, Y.; Mac Donell, D. M.; Maccarrone, G.; Macchiolo, A.; Macdonald, C. M.; MacDonald, J. C.; Machado Miguens, J.; Madaffari, D.; Madar, R.; Mader, W. F.; Madugoda Ralalage Don, M.; Madysa, N.; Maeda, J.; Maeno, T.; Maerker, M.; Magerl, V.; Magini, N.; Magro, J.; Mahon, D. J.; Maidantchik, C.; Maier, T.; Maio, A.; Maj, K.; Majersky, O.; Majewski, S.; Makida, Y.; Makovec, N.; Malaescu, B.; Malecki, Pa.; Maleev, V. P.; Malek, F.; Malito, D.; Mallik, U.; Malon, D.; Malone, C.; Maltezos, S.; Malyukov, S.; Mamuzic, J.; Mancini, G.; Mandić, I.; Manhaes de Andrade Filho, L.; Maniatis, I. M.; Manjarres Ramos, J.; Mankinen, K. H.; Mann, A.; Manousos, A.; Mansoulie, B.; Manthos, I.; Manzoni, S.; Marantis, A.; Marceca, G.; Marchese, L.; Marchiori, G.; Marcisovsky, M.; Marcoccia, L.; Marcon, C.; Marin Tobon, C. A.; Marjanovic, M.; Marshall, Z.; Martensson, M. U.; Marti-Garcia, S.; Martin, C. B.; Martin, T. A.; Martin, V. J.; Martin dit Latour, B.; Martinelli, L.; Martinez, M.; Martinez Agullo, P.; Martinez Outschoorn, V. I.; Martin-Haugh, S.; Martoiu, V. S.; Martyniuk, A. C.; Marzin, A.; Maschek, S. R.; Masetti, L.; Mashimo, T.; Mashinistov, R.; Masik, J.; Maslennikov, A. L.; Massa, L.; Massarotti, P.; Mastrandrea, P.; Mastroberardino, A.; Masubuchi, T.; Matakias, D.; Matic, A.; Matsuzawa, N.; Mättig, P.; Maurer, J.; Maček, B.; Maximov, D. A.; Mazini, R.; Maznas, I.; Mazza, S. M.; Mc Gowan, J. P.; Mc Kee, S. P.; McCarthy, T. G.; McCormack, W. P.; McDonald, E. F.; Mcfayden, J. A.; Mchedlidze, G.; McKay, M. A.; McLean, K. D.; McMahon, S. J.; McNamara, P. C.; McNicol, C. J.; McPherson, R. A.; Mdhluli, J. E.; Meadows, Z. A.; Meehan, S.; Megy, T.; Mehlhase, S.; Mehta, A.; Meirose, B.; Melini, D.; Mellado Garcia, B. R.; Mellenthin, J. D.; Melo, M.; Meloni, F.; Melzer, A.; Mendes Gouveia, E. D.; Meng, L.; Meng, X. T.; Menke, S.; Meoni, E.; Mergelmeyer, S.; Merkt, S. A.; Merlassino, C.; Mermod, P.; Merola, L.; Meroni, C.; Merz, G.; Meshkov, O.; Meshreki, J. K.; Metcalfe, J.; Mete, A. S.; Meyer, C.; Meyer, J-P.; Michetti, M.; Middleton, R. P.; Mijović, L.; Mikenberg, G.; Mikestikova, M.; Mikuž, M.; Mildner, H.; Milic, A.; Milke, C. D.; Miller, D. W.; Milov, A.; Milstead, D. A.; Mina, R. A.; Minaenko, A. A.; Minashvili, I. A.; Mincer, A. I.; Mindur, B.; Mineev, M.; Minegishi, Y.; Mir, L. M.; Mironova, M.; Mirto, A.; Mistry, K. P.; Mitani, T.; Mitrevski, J.; Mitsou, V. A.; Mittal, M.; Miu, O.; Miucci, A.; Miyagawa, P. S.; Mizukami, A.; Mjörnmark, J. U.; Mkrtchyan, T.; Mlynarikova, M.; Moa, T.; Mobius, S.; Mochizuki, K.; Mogg, P.; Mohapatra, S.; Moles-Valls, R.; Mönig, K.; Monnier, E.; Montalbano, A.; Montejo Berlingen, J.; Montella, M.; Monticelli, F.; Monzani, S.; Morange, N.; Moreno, D.; Moreno Llácer, M.; Moreno Martinez, C.; Morettini, P.; Morgenstern, M.; Morgenstern, S.; Mori, D.; Morii, M.; Morinaga, M.; Morisbak, V.; Morley, A. K.; Mornacchi, G.; Morris, A. P.; Morvaj, L.; Moschovakos, P.; Moser, B.; Mosidze, M.; Moskalets, T.; Moss, H. J.; Moss, J.; Moyse, E. J.; Muanza, S.; Mueller, J.; Mueller, R. S.; Muenstermann, D.; Mullier, G. A.; Mungo, D. P.; Munoz Martinez, J. L.; Munoz Sanchez, F. J.; Murin, P.; Murray, W. J.; Murrone, A.; Muse, J. M.; Muškinja, M.; Mwewa, C.; Myagkov, A. G.; Myers, A. A.; Myers, J.; Myska, M.; Nachman, B. P.; Nackenhorst, O.; Nag Nag, A.; Nagai, K.; Nagano, K.; Nagasaka, Y.; Nagle, J. L.; Nagy, E.; Nairz, A. M.; Nakahama, Y.; Nakamura, K.; Nakamura, T.; Nanjo, H.; Napolitano, F.; Naranjo Garcia, R. F.; Narayan, R.; Naryshkin, I.; Naumann, T.; Navarro, G.; Nechaeva, P. Y.; Nechansky, F.; Neep, T. J.; Negri, A.; Negrini, M.; Nellist, C.; Nelson, C.; Nelson, M. E.; Nemecek, S.; Nessi, M.; Neubauer, M. S.; Neuhaus, F.; Neumann, M.; Newhouse, R.; Newman, P. R.; Ng, C. W.; Ng, Y. S.; Ng, Y. W.; Ngair, B.; Nguyen, H. D.; Nguyen Manh, T.; Nibigira, E.; Nickerson, R. B.; Nicolaidou, R.; Nielsen, D. S.; Nielsen, J.; Niemeyer, M.; Nikiforou, N.; Nikolaenko, V.; Nikolic-Audit, I.; Nikolopoulos, K.; Nilsson, P.; Nindhito, H. R.; Ninomiya, Y.; Nisati, A.; Nishu, N.; Nisius, R.; Nitsche, I.; Nitta, T.; Nobe, T.; Noel, D. L.; Noguchi, Y.; Nomidis, I.; Nomura, M. A.; Nordberg, M.; Novak, J.; Novak, T.; Novgorodova, O.; Novotny, R.; Nozka, L.; Ntekas, K.; Nurse, E.; Oakham, F. G.; Oberlack, H.; Ocariz, J.; Ochi, A.; Ochoa, I.; Ochoa-Ricoux, J. P.; O’Connor, K.; Oda, S.; Odaka, S.; Oerdek, S.; Ogrodnik, A.; Oh, A.; Oh, S. H.; Ohm, C. C.; Oide, H.; Ojeda, M. L.; Okawa, H.; Okazaki, Y.; O’Keefe, M. W.; Okumura, Y.; Okuyama, T.; Olariu, A.; Oleiro Seabra, L. F.; Olivares Pino, S. A.; Oliveira Damazio, D.; Oliver, J. L.; Olsson, M. J.; Olszewski, A.; Olszowska, J.; Öncel, Ö. Ö.; O’Neil, D. C.; O’neill, A. P.; Onofre, A.; Onyisi, P. U.; Oppen, H.; Oreamuno Madriz, R. G.; Oreglia, M. J.; Orellana, G. E.; Orestano, D.; Orlando, N.; Orr, R. S.; O’Shea, V.; Ospanov, R.; Otero y Garzon, G.; Otono, H.; Ott, P. S.; Ottino, G. J.; Ouchrif, M.; Ouellette, J.; Ould-Saada, F.; Ouraou, A.; Ouyang, Q.; Owen, M.; Owen, R. E.; Ozcan, V. E.; Ozturk, N.; Pacalt, J.; Pacey, H. A.; Pachal, K.; Pacheco Pages, A.; Padilla Aranda, C.; Pagan Griso, S.; Palacino, G.; Palazzo, S.; Palestini, S.; Palka, M.; Palni, P.; Pandini, C. E.; Panduro Vazquez, J. G.; Pani, P.; Panizzo, G.; Paolozzi, L.; Papadatos, C.; Papageorgiou, K.; Parajuli, S.; Paramonov, A.; Paraskevopoulos, C.; Paredes Hernandez, D.; Paredes Saenz, S. R.; Parida, B.; Park, T. H.; Parker, A. J.; Parker, M. A.; Parodi, F.; Parrish, E. W.; Parsons, J. A.; Parzefall, U.; Pascual Dominguez, L.; Pascuzzi, V. R.; Pasner, J. M.; Pasquali, F.; Pasqualucci, E.; Passaggio, S.; Pastore, F.; Pasuwan, P.; Pataraia, S.; Pater, J. R.; Pathak, A.; Patton, J.; Pauly, T.; Pearkes, J.; Pearson, B.; Pedersen, M.; Pedraza Diaz, L.; Pedro, R.; Peiffer, T.; Peleganchuk, S. V.; Penc, O.; Peng, H.; Peralva, B. S.; Perego, M. M.; Pereira Peixoto, A. P.; Pereira Sanchez, L.; Perepelitsa, D. V.; Perez Codina, E.; Peri, F.; Perini, L.; Pernegger, H.; Perrella, S.; Perrevoort, A.; Peters, K.; Peters, R. F.; Petersen, B. A.; Petersen, T. C.; Petit, E.; Petousis, V.; Petridis, A.; Petridou, C.; Petrucci, F.; Pettee, M.; Pettersson, N. E.; Petukhova, K.; Peyaud, A.; Pezoa, R.; Pezzotti, L.; Pham, T.; Phillips, F. H.; Phillips, P. W.; Phipps, M. W.; Piacquadio, G.; Pianori, E.; Picazio, A.; Pickles, R. H.; Piegaia, R.; Pietreanu, D.; Pilcher, J. E.; Pilkington, A. D.; Pinamonti, M.; Pinfold, J. L.; Pitman Donaldson, C.; Pitt, M.; Pizzimento, L.; Pleier, M.-A.; Pleskot, V.; Plotnikova, E.; Podberezko, P.; Poettgen, R.; Poggi, R.; Poggioli, L.; Pogrebnyak, I.; Pohl, D.; Pokharel, I.; Polesello, G.; Poley, A.; Policicchio, A.; Polifka, R.; Polini, A.; Pollard, C. S.; Polychronakos, V.; Ponomarenko, D.; Pontecorvo, L.; Popa, S.; Popeneciu, G. A.; Portales, L.; Portillo Quintero, D. M.; Pospisil, S.; Potamianos, K.; Potrap, I. N.; Potter, C. J.; Potti, H.; Poulsen, T.; Poveda, J.; Powell, T. D.; Pownall, G.; Pozo Astigarraga, M. E.; Pralavorio, P.; Prell, S.; Price, D.; Primavera, M.; Proffitt, M. L.; Proklova, N.; Prokofiev, K.; Prokoshin, F.; Protopopescu, S.; Proudfoot, J.; Przybycien, M.; Pudzha, D.; Puri, A.; Puzo, P.; Pyatiizbyantseva, D.; Qian, J.; Qin, Y.; Quadt, A.; Queitsch-Maitland, M.; Qureshi, A.; Racko, M.; Ragusa, F.; Rahal, G.; Raine, J. A.; Rajagopalan, S.; Ramirez Morales, A.; Ran, K.; Rauch, D. M.; Rauscher, F.; Rave, S.; Ravina, B.; Ravinovich, I.; Rawling, J. H.; Raymond, M.; Read, A. L.; Readioff, N. P.; Reale, M.; Rebuzzi, D. M.; Redlinger, G.; Reeves, K.; Reichert, J.; Reikher, D.; Reiss, A.; Rej, A.; Rembser, C.; Renardi, A.; Renda, M.; Rendel, M. B.; Resconi, S.; Resseguie, E. D.; Rettie, S.; Reynolds, B.; Reynolds, E.; Rezanova, O. L.; Reznicek, P.; Ricci, E.; Richter, R.; Richter, S.; Richter-Was, E.; Ridel, M.; Rieck, P.; Rifki, O.; Rijssenbeek, M.; Rimoldi, A.; Rimoldi, M.; Rinaldi, L.; Rinn, T. T.; Ripellino, G.; Riu, I.; Rivadeneira, P.; Rivera Vergara, J. C.; Rizatdinova, F.; Rizvi, E.; Rizzi, C.; Robertson, S. H.; Robin, M.; Robinson, D.; Robles Gajardo, C. M.; Robles Manzano, M.; Robson, A.; Rocchi, A.; Rocco, E.; Roda, C.; Rodriguez Bosca, S.; Rodríguez Vera, A. M.; Roe, S.; Roggel, J.; Røhne, O.; Röhrig, R.; Rojas, R. A.; Roland, B.; Roland, C. P.; Roloff, J.; Romaniouk, A.; Romano, M.; Rompotis, N.; Ronzani, M.; Roos, L.; Rosati, S.; Rosin, G.; Rosser, B. J.; Rossi, E.; Rossi, E.; Rossi, E.; Rossi, L. P.; Rossini, L.; Rosten, R.; Rotaru, M.; Rottler, B.; Rousseau, D.; Rovelli, G.; Roy, A.; Roy, D.; Rozanov, A.; Rozen, Y.; Ruan, X.; Rühr, F.; Ruiz-Martinez, A.; Rummler, A.; Rurikova, Z.; Rusakovich, N. A.; Russell, H. L.; Rustige, L.; Rutherfoord, J. P.; Rüttinger, E. M.; Rybar, M.; Rybkin, G.; Rye, E. B.; Ryzhov, A.; Sabater Iglesias, J. A.; Sabatini, P.; Sabetta, L.; Sacerdoti, S.; Sadrozinski, H. F-W.; Sadykov, R.; Safai Tehrani, F.; Safarzadeh Samani, B.; Safdari, M.; Saha, P.; Saha, S.; Sahinsoy, M.; Sahu, A.; Saimpert, M.; Saito, M.; Saito, T.; Sakamoto, H.; Salamani, D.; Salamanna, G.; Salnikov, A.; Salt, J.; Salvador Salas, A.; Salvatore, D.; Salvatore, F.; Salvucci, A.; Salzburger, A.; Samarati, J.; Sammel, D.; Sampsonidis, D.; Sampsonidou, D.; Sánchez, J.; Sanchez Pineda, A.; Sandaker, H.; Sander, C. O.; Sanderswood, I. G.; Sandhoff, M.; Sandoval, C.; Sankey, D. P.; Sannino, M.; Sano, Y.; Sansoni, A.; Santoni, C.; Santos, H.; Santpur, S. N.; Santra, A.; Saoucha, K. A.; Sapronov, A.; Saraiva, J. G.; Sasaki, O.; Sato, K.; Sauerburger, F.; Sauvan, E.; Savard, P.; Sawada, R.; Sawyer, C.; Sawyer, L.; Sayago Galvan, I.; Sbarra, C.; Sbrizzi, A.; Scanlon, T.; Schaarschmidt, J.; Schacht, P.; Schaefer, D.; Schaefer, L.; Schaepe, S.; Schäfer, U.; Schaffer, A. C.; Schaile, D.; Schamberger, R. D.; Schanet, E.; Scharmberg, N.; Schegelsky, V. A.; Scheirich, D.; Schenck, F.; Schernau, M.; Schiavi, C.; Schildgen, L. K.; Schillaci, Z. M.; Schioppa, E. J.; Schioppa, M.; Schleicher, K. E.; Schlenker, S.; Schmidt-Sommerfeld, K. R.; Schmieden, K.; Schmitt, C.; Schmitt, S.; Schmoeckel, J. C.; Schoeffel, L.; Schoening, A.; Scholer, P. G.; Schopf, E.; Schott, M.; Schouwenberg, J. F.; Schovancova, J.; Schramm, S.; Schroeder, F.; Schulte, A.; Schultz-Coulon, H-C.; Schumacher, M.; Schumm, B. A.; Schune, Ph.; Schwartzman, A.; Schwarz, T. A.; Schwemling, Ph.; Schwienhorst, R.; Sciandra, A.; Sciolla, G.; Scornajenghi, M.; Scuri, F.; Scutti, F.; Scyboz, L. M.; Sebastiani, C. D.; Seema, P.; Se...</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of High Energy Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1029-8479</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A              bstract                                      A search for new physics with non-resonant signals in dielectron and dimuon final states in the mass range above 2 TeV is presented. This is the first search for non-resonant signals in dilepton final states at the LHC to use a background estimate from the data. The data, corresponding to an integrated luminosity of 139 fb                              −                1                            , were recorded by the ATLAS experiment in proton-proton collisions at a center-of-mass energy of                                                $$ \sqrt{s} $$                                                            s                                                                                  = 13 TeV during Run 2 of the Large Hadron Collider. The benchmark signal signature is a two-quark and two-lepton contact interaction, which would enhance the dilepton event rate at the TeV mass scale. To model the contribution from background processes a functional form is fit to the dilepton invariant-mass spectra in data in a mass region below the region of interest. It is then extrapolated to a high-mass signal region to obtain the expected background there. No significant deviation from the expected background is observed in the data. Upper limits at 95% CL on the number of events and the visible cross-section times branching fraction for processes involving new physics are provided. Observed (expected) 95% CL lower limits on the contact interaction energy scale reach 35.8 (37.6) TeV.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1812377</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>