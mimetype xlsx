--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10227295</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/doi.org/10.1002/chem.202000346</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Highly Efficient, Long-Lived Charge Separated States in Star-Shaped Ferrocene-Diketopyrrolopyrrole-Triphenylamine Donor-Acceptor-Donor Conjugates</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>M. Poddar, Y. Jang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-11-05T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Chemistry</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>6869-6878</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0947-6539</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The significance of multiple number of donor-acceptor entities on a central electron donor in a star-shaped molecular system in improving light energy harvesting ability is reported.  For this, donor-acceptor-donor type conjugates comprised up to three entities ferrocenyl (Fc)-diketopyrrolopyrrole (DPP) onto a central triphenylamine (TPA), (4-6) by the Pd-catalyzed Sonogashira cross–coupling reactions have been newly synthesized and characterized. Donor-acceptor conjugates possessing diketopyrrolopyrrole (1 to 3 entities) onto the central triphenylamine, (1-3) served as reference dyads while monomeric DPP and Fc-DPP served as control compounds. Both DPP and Fc-DPP carrying conjugates exhibited red-shifted absorption compared to their respective control compounds revealing existence of ground state interactions. Furthermore, DPP fluorescence in 4-6 was found to be quantitatively quenched while for 1-3, this property varied between 73-65% suggesting occurrence moderate amounts of excited state events. The electrochemical investigations exhibited an additional low potential oxidation in the case of Fc-DPP-TPA based derivatives (4-6) owing to the presence of ferrocene unit(s). This was in addition to DPP and TPA redox peaks. Using spectral, electrochemical and computational studies, Gibbs free-energy calculations were performed to visualize excited state charge separation (GCS) in these donor-acceptor conjugates as a function of different number of Fc-DPP entities.  Formation of Fc+-DPP•--TPA charge separated states (CSS) in the case of 4-6 was evident. Using spectroelectrochemical studies, spectrum of CSS was deduced. Finally, femtosecond transient absorption spectral studies were performed to gather information on excited state charge separation. Increasing the number of Fc-DPP entities in 4-6 improved charge separation rates.  Surprisingly, lifetime of the charge separated state, Fc+-DPP•--TPA was found to persist longer with an increase in the number of Fc-DPP entities in 4-6 as compared to Fc-DPP-control and simple DPP derived donor-acceptor conjugates in literature.  This unprecedented result has been attributed to subtle changes in GCS and GCR and the associated electron coupling between different entities.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2000988</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>