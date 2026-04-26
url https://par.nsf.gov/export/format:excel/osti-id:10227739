--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10227739</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/jofore/fvab020</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Changing Perceptions and Actions in Response to Forest Disturbance by Mountain Pine Beetles in North Central Colorado</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Qin, Hua; Brenkert-Smith, Hannah; Vickery, Jamie; Sanders, Christine; Flint, Courtney G</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Forestry</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-1201</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Forest disturbances caused by insects, pathogens, and fire continue to increasingly occur within forests across the United States and around the world. Given the dynamic nature of these forest disturbances and the role played by local residents in risk management, it is valuable to explore how the human experience, attitudes, and behaviors associated with these ecological processes may evolve over time. In this paper, we assess temporal changes in local residents’ perceptions and actions in response to the mountain pine beetle outbreak that affected large swaths of forests in north central Colorado. Through analyses of secondary and household survey data from 2007 and 2018, we note significant changes in these aspects and identify factors consistently associated with individual and community activeness. The study contributes to knowledge of dynamic socioecological considerations of forest disturbances and improves understanding of how social sciences can help to identify opportunities and barriers to effective forest ecosystem management.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1733990</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>