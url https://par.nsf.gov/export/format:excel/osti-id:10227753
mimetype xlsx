--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10227753</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/https://doi.org/10.3847/1538-4365/abcaa5</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Superresolution Reconstruction of Severely Undersampled Point-spread Functions Using Point-source Stacking and Deconvolution</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Symons, Teresa; Zemcov, Michael; Bock, James; Cheng, Yung-Ting; Crill, Brendan; Hirata, Christopher; Venuto, Stephanie</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>252</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1538-4365</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Point-spread function (PSF) estimation in spatially undersampled images is challenging because large pixels average fine-scale spatial information. This is problematic when fine-resolution details are necessary, as in optimal photometry where knowledge of the illumination pattern beyond the native spatial resolution of the image may be required. Here, we introduce a method of PSF reconstruction where point sources are artificially sampled beyond the native resolution of an image and combined together via stacking to return a finely sampled estimate of the PSF. This estimate is then deconvolved from the pixel-gridding function to return a superresolution kernel that can be used for optimally weighted photometry. We benchmark against the &lt;1% photometric error requirement of the upcoming SPHEREx mission to assess performance in a concrete example. We find that standard methods like Richardson–Lucy deconvolution are not sufficient to achieve this stringent requirement. We investigate a more advanced method with significant heritage in image analysis called iterative back-projection (IBP) and demonstrate it using idealized Gaussian cases and simulated SPHEREx images. In testing this method on real images recorded by the LORRI instrument on New Horizons, we are able to identify systematic pointing drift. Our IBP-derived PSF kernels allow photometric accuracy significantly better than the requirement in individual SPHEREx exposures. This PSF reconstruction method is broadly applicable to a variety of problems and combines computationally simple techniques in a way that is robust to complicating factors such as severe undersampling, spatially complex PSFs, noise, crowded fields, or limited source numbers.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1659740</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>