--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10227896</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fpls.2020.578338</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Leaf Venation and Morphology Help Explain Physiological Variation in Yucca brevifolia and Hesperoyucca whipplei Across Microhabitats in the Mojave Desert, CA</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jolly, Amber R.; Zailaa, Joseph; Farah, Ugbad; Woojuh, Janty; Libifani, Félicia Makaya; Arzate, Darlene; Caranto, Christian Alex; Correa, Zayra; Cuba, Jose; Calderon, Josephina Diaz; Garcia, Nancy; Gastelum, Laura; Gutierrez, Ivette; Haro, Matthew; Orozco, Monserrat; Pinlac, Jessica Lamban; Miranda, Andoni; Nava, Justin; Nguyen, Christina; Pedroza, Edgar; Perdomo, Jennyfer; Pezzini, Scott; Yuen, Ho; Scoffoni, Christine</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-08T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Plant Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1664-462X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Different microclimates can have significant impact on the physiology of succulents that inhabit arid environments such as the Mojave Desert (California). We investigated variation in leaf physiology, morphology and anatomy of two dominant Mojave Desert monocots,              Yucca brevifolia              (Joshua tree) and              Hesperoyucca whipplei              , growing along a soil water availability gradient. Stomatal conductance (              g              s              ) and leaf thickness were recorded in the field at three different sites (north-western slope, south-eastern slope, and alluvial fan) in March of 2019. We sampled leaves from three individuals per site per species and measured in the lab relative water content at the time of              g              s              measurements, saturated water content, cuticular conductance, leaf morphological traits (leaf area and length, leaf mass per area, % loss of thickness in the field and in dried leaves), and leaf venation. We found species varied in their              g              s              : while              Y. brevifolia              showed significantly higher              g              s              in the alluvial fan than in the slopes,              H. whipplei              was highest in the south-eastern slope. The differences in              g              s              did not relate to differences in leaf water content, but rather to variation in number of veins per mm              2              in              H. whipplei              and leaf width in              Y. brevifolia              . Our results indicate that              H. whipplei              displays a higher water conservation strategy than              Y. brevifolia              . We discuss these differences and trends with water availability in relation to species’ plasticity in morphology and anatomy and the ecological consequences of differences in 3-dimensional venation architecture in these two species.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1943583; 1735040</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>