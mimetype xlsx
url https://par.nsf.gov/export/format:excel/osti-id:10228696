--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10228696</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/biostatistics/kxy058</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Array testing for multiplex assays</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hou, Peijie; Tebbs, Joshua M; Wang, Dewei; McMahan, Christopher S; Bilder, Christopher R</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-10-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biostatistics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>417 to 431</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1468-4357</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Summary            Group testing involves pooling individual specimens (e.g., blood, urine, swabs, etc.) and testing the pools for the presence of disease. When the proportion of diseased individuals is small, group testing can greatly reduce the number of tests needed to screen a population. Statistical research in group testing has traditionally focused on applications for a single disease. However, blood service organizations and large-scale disease surveillance programs are increasingly moving towards the use of multiplex assays, which measure multiple disease biomarkers at once. Tebbs and others (2013, Two-stage hierarchical group testing for multiple infections with application to the Infertility Prevention Project. Biometrics69, 1064–1073) and Hou and others (2017, Hierarchical group testing for multiple infections. Biometrics73, 656–665) were the first to examine hierarchical group testing case identification procedures for multiple diseases. In this article, we propose new non-hierarchical procedures which utilize two-dimensional arrays. We derive closed-form expressions for the expected number of tests per individual and classification accuracy probabilities and show that array testing can be more efficient than hierarchical procedures when screening individuals for multiple diseases at once. We illustrate the potential of using array testing in the detection of chlamydia and gonorrhea for a statewide screening program in Iowa. Finally, we describe an R/Shiny application that will help practitioners identify the best multiple-disease case identification algorithm.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1826715</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>