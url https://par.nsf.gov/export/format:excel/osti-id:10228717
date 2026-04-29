--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10228717</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/1.4050306</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Binder Jetting Additive Manufacturing: Effect of Particle Size Distribution on Density</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Du, Wenchao; Roa, Jorge; Hong, Jaehee; Liu, Yanwen; Pei, Zhijian; Ma, Chao</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Manufacturing Science and Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>143</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1087-1357</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            This paper reports a study on the effects of particle size distribution (tuned by mixing different-sized powders) on density of a densely packed powder, powder bed density, and sintered density in binder jetting additive manufacturing. An analytical model was used first to study the mixture packing density. Analytical results showed that multimodal (bimodal or trimodal) mixtures could achieve a higher packing density than their component powders and there existed an optimal mixing fraction to achieve the maximum mixture packing density. Both a lower component particle size ratio (fine to coarse) and a larger component packing density ratio (fine to coarse) led to a larger maximum mixture packing density. A threshold existed for the component packing density ratio, below which the mixing method was not effective for density improvement. Its relationship to the component particle size ratio was calculated and plotted. In addition, the dependence of the optimal mixing fraction and maximum mixture packing density on the component particle size ratio and component packing density ratio was calculated and plotted. These plots can be used as theoretical tools to select parameters for the mixing method. Experimental results of tap density were consistent with the above-mentioned analytical predictions. Also, experimental measurements showed that powders with multimodal particle size distributions achieved a higher tap density, powder bed density, and sintered density in most cases.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1762341</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>