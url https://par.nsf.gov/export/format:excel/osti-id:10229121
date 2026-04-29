--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10229121</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.7554/eLife.58511</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Transmission of West Nile and five other temperate mosquito-borne viruses peaks at temperatures between 23°C and 26°C</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shocket, Marta S; Verwillow, Anna B; Numazu, Mailo G; Slamani, Hani; Cohen, Jeremy M; El Moustaid, Fadoua; Rohr, Jason; Johnson, Leah R; Mordecai, Erin A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-09-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>eLife</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2050-084X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The temperature-dependence of many important mosquito-borne diseases has never been quantified. These relationships are critical for understanding current distributions and predicting future shifts from climate change. We used trait-based models to characterize temperature-dependent transmission of 10 vector–pathogen pairs of mosquitoes (              Culex pipiens              ,              Cx. quinquefascsiatus              ,              Cx. tarsalis              , and others) and viruses (West Nile, Eastern and Western Equine Encephalitis, St. Louis Encephalitis, Sindbis, and Rift Valley Fever viruses), most with substantial transmission in temperate regions. Transmission is optimized at intermediate temperatures (23–26°C) and often has wider thermal breadths (due to cooler lower thermal limits) compared to pathogens with predominately tropical distributions (in previous studies). The incidence of human West Nile virus cases across US counties responded unimodally to average summer temperature and peaked at 24°C, matching model-predicted optima (24–25°C). Climate warming will likely shift transmission of these diseases, increasing it in cooler locations while decreasing it in warmer locations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1947573; 1750113; 2011147</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>