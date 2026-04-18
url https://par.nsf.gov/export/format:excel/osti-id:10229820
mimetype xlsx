--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10229820</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/doi.org/10.1016/j.biocon.2021.109107</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Designing a blueprint for coral reef survival</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kleypas, Joan et</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biological conservation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>257</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>109107</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0006-3207</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Maintaining coral reef ecosystems is a social imperative, because so many people depend on coral reefs for food production, shoreline protection, and livelihoods. The survival of reefs this century, however, is threatened by the mounting effects of climate change. Climate mitigation is the foremost and essential action to prevent coral reef ecosystem collapse. Without it, reefs will become extremely diminished within the next 20–30 years. Even with strong climate mitigation, however, existing conservation measures such as marine protected areas and fisheries management are no longer sufficient to sustain the ecosystem and many additional and innovative actions to increase reef resilience must also be taken. In this paper we assess the suite of protections and actions in terms of their potential to be effective according to a set of criteria that include effectiveness, readiness, co-benefits and disbenefits. Even with the best scientific innovation, saving coral reefs will require a well-funded, well-designed, and rapidly executed strategy with political and social commitments at the level of other grand challenges.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1736736</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>