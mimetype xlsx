--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10229888</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/staa2365</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Intensive disc-reverberation mapping of Fairall 9: first year of Swift and LCO monitoring</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hernández Santisteban, J V; Edelson, R; Horne, K; Gelbord, J M; Barth, A J; Cackett, E M; Goad, M R; Netzer, H; Starkey, D; Uttley, P; Brandt, W N; Korista, K; Lohfink, A M; Onken, C A; Page, K L; Siegel, M; Vestergaard, M; Bisogni, S; Breeveld, A A; Cenko, S B; Dalla Bontà, E; Evans, P A; Ferland, G; Gonzalez-Buitrago, D H; Grupe, D; Joner, M D; Kriss, G; LaPorte, S J; Mathur, S; Marshall, F; Mehdipour, M; Mudd, D; Peterson, B M; Schmidt, T; Vaughan, S; Valenti, S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-02T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>498</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5399 to 5416</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            We present results of time-series analysis of the first year of the Fairall 9 intensive disc-reverberation campaign. We used Swift and the Las Cumbres Observatory global telescope network to continuously monitor Fairall 9 from X-rays to near-infrared at a daily to subdaily cadence. The cross-correlation function between bands provides evidence for a lag spectrum consistent with the τ ∝ λ4/3 scaling expected for an optically thick, geometrically thin blackbody accretion disc. Decomposing the flux into constant and variable components, the variable component’s spectral energy distribution is slightly steeper than the standard accretion disc prediction. We find evidence at the Balmer edge in both the lag and flux spectra for an additional bound-free continuum contribution that may arise from reprocessing in the broad-line region. The inferred driving light curve suggests two distinct components, a rapidly variable (&amp;lt;4 d) component arising from X-ray reprocessing, and a more slowly varying (&amp;gt;100 d) component with an opposite lag to the reverberation signal.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1909199; 1907290; 1816537</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>