--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10230786</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1609/aaai.v34i04.5917</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Instance Enhancement Batch Normalization: An Adaptive Regulator of Batch Noise</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liang, Senwei; Huang, Zhongzhan; Liang, Mingfu; Yang, Haizhao</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-06-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the AAAI Conference on Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>04</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4819 to 4827</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2159-5399</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Batch Normalization (BN) (Ioffe and Szegedy 2015) normalizes the features of an input image via statistics of a batch of images and hence BN will bring the noise to the gradient of training loss. Previous works indicate that the noise is important for the optimization and generalization of deep neural networks, but too much noise will harm the performance of networks. In our paper, we offer a new point of view that the self-attention mechanism can help to regulate the noise by enhancing instance-specific information to obtain a better regularization effect. Therefore, we propose an attention-based BN called Instance Enhancement Batch Normalization (IEBN) that recalibrates the information of each channel by a simple linear transformation. IEBN has a good capacity of regulating the batch noise and stabilizing network training to improve generalization even in the presence of two kinds of noise attacks during training. Finally, IEBN outperforms BN with only a light parameter increment in image classification tasks under different network structures and benchmark datasets.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1945029</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>