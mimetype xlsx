--- v0 (2026-01-21)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10231018</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s10530-021-02497-5</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Microbial biogeography through the lens of exotic species: The recent introduction and spread of the freshwater diatom Discostella asterocostata in the United States</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Alverson, Andrew J.; Chafin, Tyler K.; Jones, Kiley A.; Manoylov, Kalina M.; Johnson, Hillary; Julius, Matthew L.; Nakov, Teofil; Ruck, Elizabeth C.; Theriot, Edward C.; Yeager, Kevin M.; Stone, Jeffery R.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-03-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biological Invasions</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1387-3547</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The large population sizes and high dispersal potential of microbes suggests that a given microbial species should be found in all suitable habitats worldwide. Consequently, microbes should not exhibit the kinds of biogeographic patterns seen in macroorganisms. This paradigm is challenged by a growing list of exotic microbes with biogeographic disjunctions that instead promotes microbial dispersal as inherently limited. We sampled water bodies in the United States and compiled records from the literature and public databases to characterize the distribution of the freshwater planktonic diatom, Discostella asterocostata (Xie, Lin, and Cai) Houk and Klee. Discostella asterocostata was thought to be restricted to the Far East, but we report its presence in ecologically similar water bodies across the eastern United States. Populations from the U.S. and China are indistinguishable morphometrically, suggesting they may be recently separated—a hypothesis supported by paleolimnological data, which support an introduction of D. asterocostata into the U.S. as recently as the mid-1980s. The overlapping distributions of D. asterocostata and invasive carp species, in both their native and nonnative ranges, highlighted Asian carp as a possible vector for introduction of the diatom in the U.S. The existence of exotic diatoms underscores natural constraints on microbial dispersal, resulting in biogeographic distributions that can be upended through human activity.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1651087</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>