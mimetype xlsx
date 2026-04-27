--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10232202</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-021-22100-8</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Functional annotations of three domestic animal genomes provide vital resources for comparative and agricultural research</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kern, Colin; Wang, Ying; Xu, Xiaoqin; Pan, Zhangyuan; Halstead, Michelle; Chanthavixay, Ganrea; Saelao, Perot; Waters, Susan; Xiang, Ruidong; Chamberlain, Amanda; Korf, Ian; Delany, Mary E.; Cheng, Hans H.; Medrano, Juan F.; Van Eenennaam, Alison L.; Tuggle, Chris K.; Ernst, Catherine; Flicek, Paul; Quon, Gerald; Ross, Pablo; Zhou, Huaijun</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Gene regulatory elements are central drivers of phenotypic variation and thus of critical importance towards understanding the genetics of complex traits. The Functional Annotation of Animal Genomes consortium was formed to collaboratively annotate the functional elements in animal genomes, starting with domesticated animals. Here we present an expansive collection of datasets from eight diverse tissues in three important agricultural species: chicken (              Gallus gallus              ), pig (              Sus scrofa              ), and cattle (              Bos taurus              ). Comparative analysis of these datasets and those from the human and mouse Encyclopedia of DNA Elements projects reveal that a core set of regulatory elements are functionally conserved independent of divergence between species, and that tissue-specific transcription factor occupancy at regulatory elements and their predicted target genes are also conserved. These datasets represent a unique opportunity for the emerging field of comparative epigenomics, as well as the agricultural research community, including species that are globally important food resources.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1846559</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>