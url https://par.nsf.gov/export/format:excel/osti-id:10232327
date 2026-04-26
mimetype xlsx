--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10232327</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41598-021-88919-9</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A deep explainable artificial intelligent framework for neurological disorders discrimination</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shahtalebi, Soroosh; Atashzar, S. Farokh; Patel, Rajni V.; Jog, Mandar S.; Mohammadi, Arash</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Scientific Reports</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2045-2322</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Pathological hand tremor (PHT) is a common symptom of Parkinson’s disease (PD) and essential tremor (ET), which affects manual targeting, motor coordination, and movement kinetics. Effective treatment and management of the symptoms relies on the correct and in-time diagnosis of the affected individuals, where the characteristics of PHT serve as an imperative metric for this purpose. Due to the overlapping features of the corresponding symptoms, however, a high level of expertise and specialized diagnostic methodologies are required to correctly distinguish PD from ET. In this work, we propose the data-driven                                                $$\text {NeurDNet}$$                                      NeurDNet                                                              model, which processes the kinematics of the hand in the affected individuals and classifies the patients into PD or ET.                                                $$\text {NeurDNet}$$                                      NeurDNet                                                              is trained over 90 hours of hand motion signals consisting of 250 tremor assessments from 81 patients, recorded at the London Movement Disorders Centre, ON, Canada. The                                                $$\text {NeurDNet}$$                                      NeurDNet                                                              outperforms its state-of-the-art counterparts achieving exceptional differential diagnosis accuracy of                                                $$95.55\%$$                                                            95.55                      %                                                                                  . In addition, using the explainability and interpretability measures for machine learning models, clinically viable and statistically significant insights on how the data-driven model discriminates between the two groups of patients are achieved.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2037878; 2031594</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>