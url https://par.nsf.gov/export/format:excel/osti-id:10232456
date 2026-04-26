--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10232456</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Trading Personalization for Accuracy: Data Debugging in Collaborative Filtering</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Long Chen, Yuan Yao</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>NeuIPS</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Collaborative filtering has been widely used in recommender systems. Existing work has primarily focused on improving the prediction accuracy mainly via either building refined models or incorporating additional side information, yet has largely ignored the inherent distribution of the input rating data. In this paper, we propose a data debugging framework to identify overly personalized ratings whose existence degrades the performance of a given collaborative filtering model. The key idea of the proposed approach is to search for a small set of ratings whose editing (e.g., modification or deletion) would near-optimally improve the recommendation accuracy of a validation set. Experimental results demonstrate that the proposed approach can significantly improve the recommendation accuracy. Furthermore, we observe that the identified ratings significantly deviate from the average ratings of the corresponding items, and the proposed approach tends to modify them towards the average. This result sheds light on the design of future recommender systems in terms of balancing between the overall accuracy and personalization.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1939725; 1947135</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>