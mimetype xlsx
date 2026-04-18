--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10233130</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rspb.2020.2469</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Native biodiversity collapse in the eastern Mediterranean</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Albano, Paolo G.; Steger, Jan; Bošnjak, Marija; Dunne, Beata; Guifarro, Zara; Turapova, Elina; Hua, Quan; Kaufman, Darrell S.; Rilov, Gil; Zuschin, Martin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-13T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Royal Society B: Biological Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>288</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1942</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>20202469</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0962-8452</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Global warming causes the poleward shift of the trailing edges of marine ectotherm species distributions. In the semi-enclosed Mediterranean Sea, continental masses and oceanographic barriers do not allow natural connectivity with thermophilic species pools: as trailing edges retreat, a net diversity loss occurs. We quantify this loss on the Israeli shelf, among the warmest areas in the Mediterranean, by comparing current native molluscan richness with the historical one obtained from surficial death assemblages. We recorded only 12% and 5% of historically present native species on shallow subtidal soft and hard substrates, respectively. This is the largest climate-driven regional-scale diversity loss in the oceans documented to date. By contrast, assemblages in the intertidal, more tolerant to climatic extremes, and in the cooler mesophotic zone show approximately 50% of the historical native richness. Importantly, approximately 60% of the recorded shallow subtidal native species do not reach reproductive size, making the shallow shelf a demographic sink. We predict that, as climate warms, this native biodiversity collapse will intensify and expand geographically, counteracted only by Indo-Pacific species entering from the Suez Canal. These assemblages, shaped by climate warming and biological invasions, give rise to a ‘novel ecosystem’ whose restoration to historical baselines is not achievable.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1855381</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>