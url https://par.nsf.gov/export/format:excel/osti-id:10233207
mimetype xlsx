--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10233207</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.14379/iodp.sp.354.2014</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Expedition 354 Scientific Prospectus: Bengal Fan</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>France-Lanord, C.; Schwenk, T.; Klaus, A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2014-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Scientific prospectus</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>354</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2332-1385</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Expedition 354 will drill a transect of holes in the Bay of Bengal to address interactions among the growth of the Himalaya and Tibet, the development of the Asian monsoon, and processes affecting the carbon cycle and global climate. Because sedimentation in the Bengal Fan responds to both climate and tectonic processes, its terrigenous sediment records the past evolution of both the Himalaya and regional climate. The histories of the Himalayan/Tibetan system and the Asian monsoon require sampling different periods of time with different levels of precision. Accordingly, we propose a transect of six holes in the fan at 8°N with two complementary objectives. (1) We will study the early stages of Himalayan erosion, which will bear on the India-Eurasia collision and the development of the Himalaya and Tibet as topographic features. We will drill a deep site (MBF-3A to ~1500 m) in the west flank of the Ninetyeast Ridge where a reflector interpreted as a Paleocene-Eocene unconformity could be reached at a reasonable depth. (2) We will study the Neogene development of the Asian monsoon and its impact on sediment supply and flux. Our east–west transect of drill sites at 8°N will include Site MBF-3A and two other 900 m penetration sites (MBF-1A and MBF-2A) to reach sediment at least as old as 10–12 m.y. Records from the Arabian Sea and the Indian subcontinent suggest that at ~7–8 Ma the intensity of the monsoon increased and C4 plants expanded. Moreover, these changes appear to be linked to changes in the erosional regime as recorded by Ocean Drilling Program Leg 116 and possibly to the tectonic evolution of southeast Asia. This transect will allow study of the extent to which a strengthening of the monsoon encompassed the Bay of Bengal, where increased rainfall, not strengthened wind, characterizes the monsoon, and will allow quantitative studies of the interrelations of climate change and sediment accumulation. In addition, three sites (MBF-4A, MBF-5A, and MBF-6A) will document how the depocenter migrated across this transect during the Pleistocene and will provide the most complete record of channel-derived terrigenous material through this time interval.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1326927</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Book Chapter</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>