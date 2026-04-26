--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10234580</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1128/mBio.01007-20</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Ribbon-Helix-Helix Domain Protein CdrS Regulates the Tubulin Homolog &lt;i&gt;ftsZ2&lt;/i&gt; To Control Cell Division in Archaea</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Darnell, Cynthia L.; Zheng, Jenny; Wilson, Sean; Bertoli, Ryan M.; Bisson-Filho, Alexandre W.; Garner, Ethan C.; Schmid, Amy K.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Søgaard-Andersen, Lotte</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-08-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>mBio</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2161-2129</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT                          Precise control of the cell cycle is central to the physiology of all cells. In prior work we demonstrated that archaeal cells maintain a constant size; however, the regulatory mechanisms underlying the cell cycle remain unexplored in this domain of life. Here, we use genetics, functional genomics, and quantitative imaging to identify and characterize the novel CdrSL gene regulatory network in a model species of archaea. We demonstrate the central role of these ribbon-helix-helix family transcription factors in the regulation of cell division through specific transcriptional control of the gene encoding FtsZ2, a putative tubulin homolog. Using time-lapse fluorescence microscopy in live cells cultivated in microfluidics devices, we further demonstrate that FtsZ2 is required for cell division but not elongation. The              cdrS-ftsZ2              locus is highly conserved throughout the archaeal domain, and the central function of CdrS in regulating cell division is conserved across hypersaline adapted archaea. We propose that the CdrSL-FtsZ2 transcriptional network coordinates cell division timing with cell growth in archaea.                                      IMPORTANCE              Healthy cell growth and division are critical for individual organism survival and species long-term viability. However, it remains unknown how cells of the domain              Archaea              maintain a healthy cell cycle. Understanding the archaeal cell cycle is of paramount evolutionary importance given that an archaeal cell was the host of the endosymbiotic event that gave rise to eukaryotes. Here, we identify and characterize novel molecular players needed for regulating cell division in archaea. These molecules dictate the timing of cell septation but are dispensable for growth between divisions. Timing is accomplished through transcriptional control of the cell division ring. Our results shed light on mechanisms underlying the archaeal cell cycle, which has thus far remained elusive.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1651117; 1764269</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>