--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10246721</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/gigascience/giaa087</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Hi-C chromosome conformation capture sequencing of avian genomes using the BGISEQ-500 platform</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sandoval-Velasco, Marcela; Rodríguez, Juan Antonio; Perez Estrada, Cynthia; Zhang, Guojie; Lieberman Aiden, Erez; Marti-Renom, Marc A; Gilbert, M Thomas; Smith, Oliver</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>GigaScience</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2047-217X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Background              Hi-C experiments couple DNA-DNA proximity with next-generation sequencing to yield an unbiased description of genome-wide interactions. Previous methods describing Hi-C experiments have focused on the industry-standard Illumina sequencing. With new next-generation sequencing platforms such as BGISEQ-500 becoming more widely available, protocol adaptations to fit platform-specific requirements are useful to give increased choice to researchers who routinely generate sequencing data.                                      Results              We describe an in situ Hi-C protocol adapted to be compatible with the BGISEQ-500 high-throughput sequencing platform. Using zebra finch (Taeniopygia guttata) as a biological sample, we demonstrate how Hi-C libraries can be constructed to generate informative data using the BGISEQ-500 platform, following circularization and DNA nanoball generation. Our protocol is a modification of an Illumina-compatible method, based around blunt-end ligations in library construction, using un-barcoded, distally overhanging double-stranded adapters, followed by amplification using indexed primers. The resulting libraries are ready for circularization and subsequent sequencing on the BGISEQ series of platforms and yield data similar to what can be expected using Illumina-compatible approaches.                                      Conclusions              Our straightforward modification to an Illumina-compatible in situHi-C protocol enables data generation on the BGISEQ series of platforms, thus expanding the options available for researchers who wish to utilize the powerful Hi-C techniques in their research.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2019745</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>